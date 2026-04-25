--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of agronomic and malting quality traits in six-rowed winter barley</w:t>
+                <w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Charmet</w:t>
+                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P A Pin</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schmitt</w:t>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leroy</w:t>
+                <w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Claustres</w:t>
+                <w:t xml:space="preserve">Jean-Marc Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 219 (63), </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-023-03190-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284714v1</w:t>
+                <w:t xml:space="preserve">hal-04214520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t>
+                <w:t xml:space="preserve">Genomic prediction of agronomic and malting quality traits in six-rowed winter barley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
+                <w:t xml:space="preserve">G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">P A Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t>
+                <w:t xml:space="preserve">N. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Alliot</w:t>
+                <w:t xml:space="preserve">B. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (63), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-023-03190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214520v1</w:t>
+                <w:t xml:space="preserve">hal-04284714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
               </w:r>
@@ -2860,319 +2860,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing new types of wheat with enhanced health benefits</w:t>
+                <w:t xml:space="preserve">A study of genetic progress due to selection reveals a negative effect of climate change on bread wheat yield in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R. P. R. Shewry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+                <w:t xml:space="preserve">Christelle C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico D. Lafiandra</w:t>
+                <w:t xml:space="preserve">Aurelie A. Mailliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilveszter S. Gergely</w:t>
+                <w:t xml:space="preserve">Alain A. Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (2), pp.70-77. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.28 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2012.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964154v1</w:t>
+                <w:t xml:space="preserve">hal-00964262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of genetic progress due to selection reveals a negative effect of climate change on bread wheat yield in France</w:t>
+                <w:t xml:space="preserve">Developing new types of wheat with enhanced health benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+                <w:t xml:space="preserve">Peter R. P. R. Shewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle C. Godin</w:t>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Mailliard</w:t>
+                <w:t xml:space="preserve">Domenico D. Lafiandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Chassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
+                <w:t xml:space="preserve">Szilveszter S. Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.28 - 38. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964262v1</w:t>
+                <w:t xml:space="preserve">hal-00964154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Genotype and Environment on the Contents of Betaine, Choline, and Trigonelline in Cereal Grains</w:t>
               </w:r>
@@ -3390,826 +3390,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype and Environment Effects on the Contents of Vitamins B1, B2, B3,and B6 in Wheat Grain</w:t>
+                <w:t xml:space="preserve">Improving the Health Benefits of Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakszegi Mariann</w:t>
+                <w:t xml:space="preserve">P. R. P. R. Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedo Zoltan</w:t>
+                <w:t xml:space="preserve">J. L. J. L. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R. Shewry</w:t>
+                <w:t xml:space="preserve">F. F. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank van Schaik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">C. C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Czech Journal of Genetics and Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.S169 - S173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189732v1</w:t>
+                <w:t xml:space="preserve">hal-00964145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat domestication: Lessons for the future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.013⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.71 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964392v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Health Benefits of Wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Genotype and Environment Effects on the Contents of Vitamins B1, B2, B3,and B6 in Wheat Grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakszegi Mariann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedo Zoltan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Shewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Genetics and Plant Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (19), pp.10564 - 10571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf202762b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964145v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wheat domestication: Lessons for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.71 - 83. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (3), pp.212 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964164v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-genome map based dissection of a nitrogen use efficiency ortho-metaQTL in bread wheat unravels concerted cereal genome evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
+                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 65 (5), pp.745 - 756. </w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04461.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964149v1</w:t>
+                <w:t xml:space="preserve">hal-00964127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Cross-genome map based dissection of a nitrogen use efficiency ortho-metaQTL in bread wheat unravels concerted cereal genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (5), pp.745 - 756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04461.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964127v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HEALTHGRAIN Wheat Diversity Screen: Effects of Genotype and Environment on Phytochemicals and Dietary Fiber Components</w:t>
+                <w:t xml:space="preserve">Effects of Genotype and Environment on the Content and Composition of Phytochemicals and Dietary Fiber Components in Rye in the HEALTHGRAIN Diversity Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieno Piironen</w:t>
@@ -4248,78 +4248,78 @@
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Kariluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (17), pp.9291-9298. </w:t>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9372-9383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf100039b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf100053d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189509v1</w:t>
+                <w:t xml:space="preserve">hal-01189497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are wheat yields stagnating in Europe? A comprehensive data analysis for France</w:t>
               </w:r>
@@ -4357,51 +4357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119 (1), pp.201-202. </w:t>
@@ -4433,51 +4433,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Genotype and Environment on the Content and Composition of Phytochemicals and Dietary Fiber Components in Rye in the HEALTHGRAIN Diversity Screen</w:t>
+                <w:t xml:space="preserve">The HEALTHGRAIN Wheat Diversity Screen: Effects of Genotype and Environment on Phytochemicals and Dietary Fiber Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieno Piironen</w:t>
@@ -4516,108 +4516,108 @@
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Kariluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (17), pp.9372-9383. </w:t>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9291-9298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf100053d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf100039b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189497v1</w:t>
+                <w:t xml:space="preserve">hal-01189509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prediction of bread wheat quality: joint use of the phenotypic information brought by technological tests and the genetic information brought by HMW and LMW glutenin subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4847,733 +4847,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics in cereals: from genome-wide conserved orthologous set (COS) sequences to candidate genes for trait dissection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Genetics of dietary fibre in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+                <w:t xml:space="preserve">U. Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael M. Throude</w:t>
+                <w:t xml:space="preserve">Charlotte Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Romeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-009-0129-8⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170 (1-2), pp.155-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-009-0019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964337v1</w:t>
+                <w:t xml:space="preserve">hal-01189328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of diversity and linkage disequilibrium along chromosome 3B of bread wheat (Triticum aestivum L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aniko Horvath</w:t>
+                <w:t xml:space="preserve">Genomics in cereals: from genome-wide conserved orthologous set (COS) sequences to candidate genes for trait dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Didier</w:t>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Koenig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Mickael M. Throude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-009-0129-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1153-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964187v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of dietary fibre in bread wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of diversity and linkage disequilibrium along chromosome 3B of bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniko Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Exbrayat-Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 170 (1-2), pp.155-168. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (8), pp.1523-1537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-009-0019-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189328v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and expression analysis of rice paleo duplications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleotide Polymorphism in the Wheat Transcriptional Activator Spa Influences Its Pattern of Expression and Has Pleiotropic Effects on Grain Protein Composition, Dough Viscoelasticity, and Grain Hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Throude</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Romeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sarda</w:t>
+                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn1048⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (4), pp.2133-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.146076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189459v1</w:t>
+                <w:t xml:space="preserve">hal-00964250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide Polymorphism in the Wheat Transcriptional Activator Spa Influences Its Pattern of Expression and Has Pleiotropic Effects on Grain Protein Composition, Dough Viscoelasticity, and Grain Hardness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Structure and expression analysis of rice paleo duplications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Throude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+                <w:t xml:space="preserve">Mickael Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
+                <w:t xml:space="preserve">Xavier Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 151 (4), pp.2133-2144. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (4), pp.1248-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.109.146076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn1048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964250v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of QTL detection in plants and tests for synergistic epistatic interactions</w:t>
               </w:r>
@@ -5682,303 +5682,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+                <w:t xml:space="preserve">Agronomic characteristics, grain quality and flour rheology of 372 bread wheats in a worldwide core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0777-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (3), pp.569-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964220v1</w:t>
+                <w:t xml:space="preserve">hal-00964251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic characteristics, grain quality and flour rheology of 372 bread wheats in a worldwide core collection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grit G. Haseneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.05.005⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (3), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0777-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964251v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of the number and thickness of cell layers in barley aleurone tissue (Hordeum vulgare L.): an approach using F2-F3 progeny</w:t>
               </w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V Chaqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,319 +6238,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubled-haploid versus single-seed descent and S-1-family variation for testcross performance in a maize population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dumas de Vaulx</w:t>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lapierre</w:t>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pollacsek</w:t>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 154 (1-2), pp.41-51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10681-006-9266-5⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 158 (3), pp.331-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189190v1</w:t>
+                <w:t xml:space="preserve">hal-01189423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Praud</w:t>
+                <w:t xml:space="preserve">Doubled-haploid versus single-seed descent and S-1-family variation for testcross performance in a maize population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+                <w:t xml:space="preserve">Robert Dumas de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufour</w:t>
+                <w:t xml:space="preserve">Annie Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Giancola</w:t>
+                <w:t xml:space="preserve">M. Pollacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 158 (3), pp.331-336. </w:t>
+              <w:t xml:space="preserve">, 2007, 154 (1-2), pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-006-9266-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189423v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of bread-making quality scores in bread wheat using a recombinant inbred line population</w:t>
               </w:r>
@@ -6859,51 +6859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pjotr P. Strelchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Exbrayat-Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 114 (7), pp.1265-1275. </w:t>
@@ -6947,611 +6947,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubled haploid versus S-1 family recurrent selection for testcross performance in a maize population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Identification of glu-B1-1 as a candidate gene for the quantity of high-molecular-weight glutenin in bread wheat (Triticum aestivum L.) by means of an association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dumas de Vaulx Dumas de Vaulx</w:t>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Pollacsek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Beckert</w:t>
+                <w:t xml:space="preserve">Laurent Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 112 (6), pp.1063-1072. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 112 (4), pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0178-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0208-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964408v1</w:t>
+                <w:t xml:space="preserve">hal-01189201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glu-B1-1 as a candidate gene for the quantity of high-molecular-weight glutenin in bread wheat (Triticum aestivum L.) by means of an association study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Praud</w:t>
+                <w:t xml:space="preserve">Doubled haploid versus S-1 family recurrent selection for testcross performance in a maize population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dumas de Vaulx Dumas de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Murigneux</w:t>
+                <w:t xml:space="preserve">M. M. Pollacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Linossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 112 (4), pp.738-743. </w:t>
+              <w:t xml:space="preserve">, 2006, 112 (6), pp.1063-1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-005-0178-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0208-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189201v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Genetic variability and stability of grain magnesium, zinc and iron concentrations in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ila Nagy</w:t>
+                <w:t xml:space="preserve">Fanny F. Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">C. C. Rémésy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. E. Chanliaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (4), pp.310-321. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.177-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10142-006-0022-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189205v1</w:t>
+                <w:t xml:space="preserve">hal-00964216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability and stability of grain magnesium, zinc and iron concentrations in bread wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+                <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny F. Leenhardt</w:t>
+                <w:t xml:space="preserve">Ila Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Rémésy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. B. Duperrier</w:t>
+                <w:t xml:space="preserve">Pierre Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (2), pp.177-185. </w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.310-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2006.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10142-006-0022-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964216v1</w:t>
+                <w:t xml:space="preserve">hal-01189205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types and rates of sequence evolution at the high-molecular-weight glutenin locus in hexaploid wheat and its ancestral genomes</w:t>
               </w:r>
@@ -7684,77 +7684,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Murigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7857,51 +7857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 111 (3), pp.540-550</w:t>
@@ -8302,51 +8302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Torney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update of the Courtot X Chinese Spring intervarietal molecular marker linkage map for the QTL detection of agronomic traits in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8813,204 +8813,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced molecular marker based genetic map of perennial ryegrass (Lolium perenne) reveals comparative relationships with other Poaceae genomes</w:t>
+                <w:t xml:space="preserve">Mapping QTLs for grain hardness and puroindoline content in wheat (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.S. E.S. Jones</w:t>
+                <w:t xml:space="preserve">G. Igrejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.L. N.L. Mahoney</w:t>
+                <w:t xml:space="preserve">P. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. M.D. Hayward</w:t>
+                <w:t xml:space="preserve">T. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.P. I.P. Armstead</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.G. J.G. Jones</w:t>
+                <w:t xml:space="preserve">D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-002-0971-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G01-144⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964270v1</w:t>
+                <w:t xml:space="preserve">hal-01189681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of polymorphic microsatellite markers from Aegilops tauschii and transferability to the D-genome of bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9089,173 +9101,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTLs for grain hardness and puroindoline content in wheat (Triticum aestivum)</w:t>
+                <w:t xml:space="preserve">An enhanced molecular marker based genetic map of perennial ryegrass (Lolium perenne) reveals comparative relationships with other Poaceae genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Igrejas</w:t>
+                <w:t xml:space="preserve">E.S. E.S. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">N.L. N.L. Mahoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gaborit</w:t>
+                <w:t xml:space="preserve">M.D. M.D. Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marion</w:t>
+                <w:t xml:space="preserve">I.P. I.P. Armstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. J.G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-002-0971-8⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45, pp.282-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G01-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189681v1</w:t>
+                <w:t xml:space="preserve">hal-00964270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the relationship between pre-harvest sprouting and grain color by quantitative trait loci analysis in a whiteXred grain bread-wheat cross</w:t>
               </w:r>
@@ -9506,907 +9506,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating QTLs for bread-making related traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferability of wheat microsatellites to diploid Triticeae species carrying the A, B and D genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 119, pp.89-93</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103, pp.346-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964241v1</w:t>
+                <w:t xml:space="preserve">hal-00964289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of wheat microsatellites to diploid Triticeae species carrying the A, B and D genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating QTLs for bread-making related traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 103, pp.346-352</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 119, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964289v1</w:t>
+                <w:t xml:space="preserve">hal-00964241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of genes involved in ear compactness in wheat (Triticum aestivum) by means of molecular markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">QTL analysis of bread-making quality in wheat using a doubled haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Tixier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+                <w:t xml:space="preserve">P. P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6, pp.247-255</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100, pp.1167-1175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964274v1</w:t>
+                <w:t xml:space="preserve">hal-00964230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLs for heading time and photoperiod response in wheat using a doubled-haploid population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power and accuracy of QTL detection: simulation studies of one-QTL models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/g00-013⟩</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (3), pp.309-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:2000129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964288v1</w:t>
+                <w:t xml:space="preserve">hal-00886017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of bread-making quality in wheat using a doubled haploid population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+                <w:t xml:space="preserve">Detection of QTLs for heading time and photoperiod response in wheat using a doubled-haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. J.W. Snape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. P. Nicolas</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Nakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43, pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g00-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964230v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and accuracy of QTL detection: simulation studies of one-QTL models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Location of genes involved in ear compactness in wheat (Triticum aestivum) by means of molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.247-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00886017v1</w:t>
+                <w:t xml:space="preserve">hal-00964274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and accuracy of QTL detection: simulation studies of one-QTL models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for phylogeographic structure in Lolium species related to the spread of agriculture in Europe. A cpDNA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 101, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220051461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964243v1</w:t>
+                <w:t xml:space="preserve">hal-00964234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for phylogeographic structure in Lolium species related to the spread of agriculture in Europe. A cpDNA study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power and accuracy of QTL detection: simulation studies of one-QTL models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20, pp.309-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00964234v1</w:t>
+                <w:t xml:space="preserve">hal-00964243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computerised algorithm for selecting a subset of multiplex molecular markers and optimising linkage map construction</w:t>
               </w:r>
@@ -10685,51 +10685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 99 (7-8), pp.1143-1148. </w:t>
@@ -10805,51 +10805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11193,51 +11193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11296,51 +11296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage between RFLP molecular markers and the dwarfing genes Rht-B1 and Rht-D1 in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11436,324 +11436,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLs for crossability in wheat using a doubled haploid population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Comparaison de différentes stratégies spatiales d'échantillonnage d'une core collection parmi des populations naturelles d'espèces fourragères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges G. Gay</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Jaby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S215-S235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698572v1</w:t>
+                <w:t xml:space="preserve">hal-02689349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes stratégies spatiales d'échantillonnage d'une core collection parmi des populations naturelles d'espèces fourragères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Detection of QTLs for crossability in wheat using a doubled haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 97, pp.1076-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689349v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to genes affecting plant height in wheat using a doubled-haploid population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11849,351 +11849,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of Neotyphodium lolii on the growth and the water status in perennial ryegrass cultivated under nitrogen deficiency or drought stress</w:t>
+                <w:t xml:space="preserve">Isozyme polymorphism in a collection of Spanish and French perennial ryegrass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ravel</w:t>
+                <w:t xml:space="preserve">J.A. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Courty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G Charmet</w:t>
+                <w:t xml:space="preserve">E. Arbones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 17 (3), pp.173-181</w:t>
+              <w:t xml:space="preserve">, 1997, 17 (6-7), pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885835v1</w:t>
+                <w:t xml:space="preserve">hal-02695620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isozyme polymorphism in a collection of Spanish and French perennial ryegrass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Arbones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (6-7), pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme polymorphism in a collection of Spanish and French perennial ryegrass populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial effects of Neotyphodium lolii on the growth and the water status in perennial ryegrass cultivated under nitrogen deficiency or drought stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">C Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arbones</w:t>
+                <w:t xml:space="preserve">A Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 17 (6-7), pp.335-342</w:t>
+              <w:t xml:space="preserve">, 1997, 17 (3), pp.173-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695620v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of Neotyphodium lolii on the growth and the water status in perennial ryegrass cultivated under nitrogen deficiency or drought stress</w:t>
               </w:r>
@@ -12281,247 +12281,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une collection française de populations naturelles de ray-grass anglais.</w:t>
+                <w:t xml:space="preserve">Taxonomic relationships and interspecific hybridization in the genus Lolium (grasses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Leconte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 146, pp.107-120</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 43, pp.319-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691207v1</w:t>
+                <w:t xml:space="preserve">hal-02684588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic relationships and interspecific hybridization in the genus Lolium (grasses)</w:t>
+                <w:t xml:space="preserve">Etude d'une collection française de populations naturelles de ray-grass anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chatard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 43, pp.319-327</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 146, pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684588v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive multisite recurrent selection strategy in perennial ryegrass.</w:t>
               </w:r>
@@ -12589,90 +12589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage between RFLP markers and genes affecting kernel hardness in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12708,277 +12708,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of geostatistics for sampling a core collection of perennial ryegrass populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of predicted and observed response to selection in two breeding populations of perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Vezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 42, pp.303-309</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 114, pp.262-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701254v1</w:t>
+                <w:t xml:space="preserve">hal-02706714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of predicted and observed response to selection in two breeding populations of perennial ryegrass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of geostatistics for sampling a core collection of perennial ryegrass populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 114, pp.262-264</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 42, pp.303-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706714v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding value of base populations derived from &amp;quot;contiguous&amp;quot; clusters in perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Debote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 114, pp.235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13092,286 +13092,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial infection of tillers from perennial ryegrass mature plants with Acremonium endophytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Wartelle</w:t>
+                <w:t xml:space="preserve">Etude méthodologique de la conservation de ressources génétiques de ray-grass anglais (graminée fourragère) par multiplication en pools de populations naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 17 (1), pp.123-125</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.203s-218s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02707876v1</w:t>
+                <w:t xml:space="preserve">hal-02699770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude méthodologique de la conservation de ressources génétiques de ray-grass anglais (graminée fourragère) par multiplication en pools de populations naturelles</w:t>
+                <w:t xml:space="preserve">Geographical patterns of isozyme variation in mediterranean populations of perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.203s-218s</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 72, pp.55-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699770v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical patterns of isozyme variation in mediterranean populations of perennial ryegrass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Artificial infection of tillers from perennial ryegrass mature plants with Acremonium endophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 72, pp.55-63</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 17 (1), pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709974v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical clustering of perennial ryegrass populations with geographic contiguity constraint</w:t>
               </w:r>
@@ -13383,51 +13383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 88, pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13446,234 +13446,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ecological factors on population differentiation in perennial ryegrass (Lolium perenne L.)</w:t>
+                <w:t xml:space="preserve">Isozyme variation and species relationships in the genus Lolium L. (ryegrasses, Graminaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 41, pp.175-184</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 87, pp.641-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700991v1</w:t>
+                <w:t xml:space="preserve">hal-02700213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme variation and species relationships in the genus Lolium L. (ryegrasses, Graminaceae)</w:t>
+                <w:t xml:space="preserve">Influence of ecological factors on population differentiation in perennial ryegrass (Lolium perenne L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 87, pp.641-649</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 41, pp.175-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700213v1</w:t>
+                <w:t xml:space="preserve">hal-02700991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude méthodologique de la conservation de ressources génétiques de ray-grass anglais (graminée fourragère) par multiplication en pools de populations naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.203s-218s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13692,407 +13692,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of allelic multiplicity and genotypic frequency by pooling wild populations of perennial ryegrass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Geostatistics for spatial genetic structures : study of wild populations of perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Grand-Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 73, pp.386-396</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 88, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02713055v1</w:t>
+                <w:t xml:space="preserve">hal-02704433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistics for spatial genetic structures : study of wild populations of perennial ryegrass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Conservation of allelic multiplicity and genotypic frequency by pooling wild populations of perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grand-Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 88, pp.33-41</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 73, pp.386-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704433v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of expected response to multitrait selection in a synthetic population of perennial ryegrass through recurrent selection.1. Prediction of the Bulmer effect</w:t>
+                <w:t xml:space="preserve">Isozyme polymorphism and geographic differentiation in a collection of French perennial ryegrass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 111 (3), pp.227-238</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 40, pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701213v1</w:t>
+                <w:t xml:space="preserve">hal-02706657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme polymorphism and geographic differentiation in a collection of French perennial ryegrass populations</w:t>
+                <w:t xml:space="preserve">Change of expected response to multitrait selection in a synthetic population of perennial ryegrass through recurrent selection.1. Prediction of the Bulmer effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 40, pp.77-89</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 111 (3), pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706657v1</w:t>
+                <w:t xml:space="preserve">hal-02701213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype x environment interactions in a core collection of French perennial ryegrass populations</w:t>
               </w:r>
@@ -14186,51 +14186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype by environment interaction in Lolium perenne : grouping wild populations by cluster analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14357,355 +14357,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaced plant evaluation of Mediterranean germplasm collections of perennial raygrass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ressources genetiques des plantes fourrageres. Collecte et evaluation de populations naturelles de ray-grass anglais en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 57, pp.57-66</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 77 (1), pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703075v1</w:t>
+                <w:t xml:space="preserve">hal-02701221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources genetiques des plantes fourrageres. Collecte et evaluation de populations naturelles de ray-grass anglais en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spaced plant evaluation of Mediterranean germplasm collections of perennial raygrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 77 (1), pp.53-64</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 57, pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701221v1</w:t>
+                <w:t xml:space="preserve">hal-02703075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further evaluation of exotic germplasm of perennial ryegrass for use in french plant breeding programmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between agronomic characters and ecogeographical factors in a collection of french perennial ryegrass populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 57, pp.67-76</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 11 (8), pp.645-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701016v1</w:t>
+                <w:t xml:space="preserve">hal-02699878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between agronomic characters and ecogeographical factors in a collection of french perennial ryegrass populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further evaluation of exotic germplasm of perennial ryegrass for use in french plant breeding programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 11 (8), pp.645-657</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 57, pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699878v1</w:t>
+                <w:t xml:space="preserve">hal-02701016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected response to selection in synthetic populations of perennial ryegrass</w:t>
               </w:r>
@@ -14786,51 +14786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between agronomic characters and ecogeographical factors in a collection of French perennial ryegrass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11 (8), pp.645-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14855,51 +14855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic evaluation of a collection of French perennial ryegrass populations: multivariate classification using genotype x environment interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15229,234 +15229,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies temporaires en moyenne montagne : analyse statistique d'essais pluriannuels à Bourg Lastic (Puy-de-Dôme)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of wild perennial ryegrass populations from Galicia (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Oliveira Prendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Debote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 8 (10), pp.863-872</w:t>
+              <w:t xml:space="preserve">Pastos y Forrajes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 18-19, pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885055v1</w:t>
+                <w:t xml:space="preserve">hal-02716607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wild perennial ryegrass populations from Galicia (Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les prairies temporaires en moyenne montagne : analyse statistique d'essais pluriannuels à Bourg Lastic (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Oliveira Prendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">André Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Debote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastos y Forrajes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 18-19, pp.51-68</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 8 (10), pp.863-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716607v1</w:t>
+                <w:t xml:space="preserve">hal-00885055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliformismo isoenzimatico de seis poblaciones naturales de raigras ingles de Galicia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Oliveira Prendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15520,51 +15520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Debote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 8 (10), pp.863-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16159,51 +16159,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
+                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
@@ -16238,73 +16238,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942672v1</w:t>
+                <w:t xml:space="preserve">hal-02289536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How changes in climate and agricultural practices influence wheat production</w:t>
               </w:r>
@@ -16316,51 +16316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. ICC Conference - Science meets Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Cereal Science and Technology (ICC). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16379,51 +16379,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
+                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
@@ -16458,319 +16458,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
+              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289536v1</w:t>
+                <w:t xml:space="preserve">hal-02942672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of breeding schemes using genomic predictions and simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+                <w:t xml:space="preserve">Main Challenges for a Sustainable Cereal Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conference on Cereal Biotechnology and Breeding (CBB4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCARPIA Cereal Section., Nov 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">1. ICC Asia-Pacific Grain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786724v1</w:t>
+                <w:t xml:space="preserve">hal-01606334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Challenges for a Sustainable Cereal Sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bonny</w:t>
+                <w:t xml:space="preserve">Optimization of breeding schemes using genomic predictions and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. ICC Asia-Pacific Grain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Xiamen, China</w:t>
+              <w:t xml:space="preserve">4. Conference on Cereal Biotechnology and Breeding (CBB4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCARPIA Cereal Section., Nov 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606334v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation des schémas de sélection à l'analyse de l'efficacité économique de la sélection génomique : méthode et quelques cas d'application</w:t>
               </w:r>
@@ -17205,103 +17205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of Wheat Quality in a EU Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+                <w:t xml:space="preserve">Sylvie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
@@ -18568,51 +18568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chanliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18844,51 +18844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologie de gestion et de conservation des ressources génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18913,51 +18913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de régions du génome impliquées dans la réduction de la taille des plantes chez le blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19034,51 +19034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing spatial genetic structures by multivariate geostatistics : study of wild populations of perennial ryegrass (Lolium perenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19142,51 +19142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19237,51 +19237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19371,51 +19371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19548,51 +19548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial infection of tillers from perennial ryegrass mature plants with Acremonium endophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19820,51 +19820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping galician indigenous populations of Lolium perenne considering population x location interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20131,168 +20131,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat and barley legacy for breeding improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Breed Wheat Genomic Selection pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Giang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA cereal section &amp; ITMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wernigerode, Germany. 344 p., 2014, EUCARPIA cereal section &amp; ITMI joint conference</w:t>
+              <w:t xml:space="preserve">EUCARPIA Cereal Section &amp; ITMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Wernigerode, Germany. 359 p., 2014, Cereals for Food, Feed and Fuel – Challenge for Global Improvement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741534v1</w:t>
+                <w:t xml:space="preserve">hal-02739684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in wheat: accuracy in cross-population prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20301,202 +20271,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Storlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchalais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Cereal Section &amp; ITMI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Wernigerode, Germany. 2014, EUCARPIA Cereal Section &amp; ITMI - Joint Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Breed Wheat Genomic Selection pipeline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Giang Tran</w:t>
+                <w:t xml:space="preserve">Wheat and barley legacy for breeding improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.Y. Delphine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Cattivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Cereal Section &amp; ITMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Wernigerode, Germany. 359 p., 2014, Cereals for Food, Feed and Fuel – Challenge for Global Improvement</w:t>
+              <w:t xml:space="preserve">EUCARPIA cereal section &amp; ITMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wernigerode, Germany. 344 p., 2014, EUCARPIA cereal section &amp; ITMI joint conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739684v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Crop Models to Characterize Environmental Conditions in Genomic Predictions of Genotype-by-Environment Interactions in Wheat</w:t>
               </w:r>
@@ -20508,51 +20508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20728,51 +20728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to the dwarfing genes RHT-B1 and RHT-D1 in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20898,77 +20898,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation durables. Trois enjeux dans la filière céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+                <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21182,51 +21182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21526,51 +21526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Core collections for today and tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21987,51 +21987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des agricultures : une diversité sémantique et de nombreuses questions. Réflexions des groupes filières céréales, oléagineux et légumineuses de l’Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22404,51 +22404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22665,51 +22665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Pin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claustres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-023-03190-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gautier Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222733" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Lovegrove" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie Wingen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Plummer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passmore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PS2VN5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia I. Corol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Rakszegi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12364" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Asp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Bassi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Bentley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodomiro Ortiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Crossa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Storlie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beghin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0143-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.01.0001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. P. R. Shewry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Lafiandra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilveszter S. Gergely" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2012.01.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBRGSL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Godin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Mailliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Chassin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVT3LV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia-Irina D.-I. Corol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann M. Raksegi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Z. Bedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3008794" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mbsh-gg39" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189732v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakszegi Mariann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedo Zoltan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Shewry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Schaik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202762b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS1DJ1NX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. P. R. Shewry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. J. L. Ward" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Zhao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ravel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieno Piironen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Lampi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnamari Edelmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Kariluoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100039b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Gouache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.07.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100053d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Giraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9997-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLM6PB66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964124v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-185" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Throude" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-009-0129-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNGNKJNB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Horvath" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Didier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koenig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1153-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJVBJQ75-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masood-Quraishi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-0019-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K48WV3J2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189459v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Throude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1048" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964251v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.05.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4QWFZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Jestin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Auroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0730-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJHZ7V50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lapierre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollacsek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9266-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEFCCC9AFD8602A7440D0CBC13D7A876BE34EC36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Groos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Bervas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Chanliaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0563-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXDR7FL6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189313v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZRMSFWH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Pollacsek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0208-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DK3GQDG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189201v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0178-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HK40KMQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964216v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Leenhardt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM60SF2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qiang Y. Q. Gu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin D. Coleman-Derr" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C. Crossman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.060756" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linossier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964431v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Ali S. A. Peighambari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Yazdi B. Y. Samadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza A. Nabipour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad A. Sarrafi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Lebreton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Flament" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964168v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Crepieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Lebreton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Servin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.028993" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Torney" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g04-031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189173v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gulya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W03-062" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Robert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1111-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NHZ4241-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964270v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. E.S. Jones" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. N.L. Mahoney" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. M.D. Hayward" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. I.P. Armstead" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. J.G. Jones" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G01-144" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189681v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0971-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPFV86MP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189674v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Perretant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Lamoureux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Boeuf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Regad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Garsmeur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0916-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDQ3KRB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964241v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964289v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Tavaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964288v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nakata" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-013" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964230v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Nicolas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886017v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000129" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964243v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051461" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF9V9WNV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964237v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051454" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22HC5CD5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gagne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Grezes-Besset" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Shindrova" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Ivanov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694019v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Gay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051318" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9ZTMRZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698798v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayward" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051256" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MGQMHVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691701v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894242v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905557v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009697522267" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXBXQ6RW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698572v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaby" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050994" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P91TPX0X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689349v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699166v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050823" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG0HPKPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885835v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courty" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coudret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charmet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885848v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Oliveira" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arbones" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695620v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Oliveira" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arbones" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688827v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courty" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coudret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691207v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leconte" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debote" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684588v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684253v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693067v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701254v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706714v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balfourier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vezine" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706421v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700276v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707876v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wartelle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699770v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709974v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708232v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700991v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700213v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894064v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713055v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand-Ravel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704433v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701213v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706657v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701396v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707979v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701543v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703075v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701221v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701016v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699878v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702860v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885405v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885254v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bion" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700674v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bion" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716856v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716599v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885055v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bion" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716607v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Oliveira Prendes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727154v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725350v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727835v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Bernard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathieu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725188v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884803v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479442v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmitt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289535v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606334v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bejar" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743844v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602209v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340496v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Russell" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340476v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340503v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Waugh" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795897v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299627v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340458v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795796v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340485v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilian" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russell" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattivelli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bink" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739156v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189406v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanliaud" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771219v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durix" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838498v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769302v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766208v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764586v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765079v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778533v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843868v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849767v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773194v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775849v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jadas-Hecart" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772044v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780987v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853664v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741534v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattivelli" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740451v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchalais" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goudemand" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739684v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Delphine" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173361v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811100v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482829v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5067-agriculture-et-alimentation-durables.html" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842058v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gendraud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naffaa" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835504v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157422v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838777v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848339v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850606v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Betin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgoin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784736v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794347v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173056v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Pin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claustres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-023-03190-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gautier Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222733" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Lovegrove" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie Wingen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Plummer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passmore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PS2VN5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia I. Corol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Rakszegi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12364" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Asp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Bassi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Bentley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodomiro Ortiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Crossa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Storlie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beghin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0143-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.01.0001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Godin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Mailliard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Chassin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVT3LV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. P. R. Shewry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Lafiandra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilveszter S. Gergely" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2012.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBRGSL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia-Irina D.-I. Corol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann M. Raksegi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Z. Bedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3008794" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mbsh-gg39" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. P. R. Shewry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. J. L. Ward" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ravel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakszegi Mariann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedo Zoltan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Shewry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Schaik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202762b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964392v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS1DJ1NX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieno Piironen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Lampi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnamari Edelmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Kariluoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100053d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Gouache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.07.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100039b" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Giraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9997-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLM6PB66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964124v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-185" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masood-Quraishi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-0019-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K48WV3J2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964337v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Throude" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-009-0129-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNGNKJNB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Horvath" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Didier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koenig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1153-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJVBJQ75-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Throude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.05.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4QWFZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Jestin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Auroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0730-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJHZ7V50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lapierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollacsek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9266-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEFCCC9AFD8602A7440D0CBC13D7A876BE34EC36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Groos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Bervas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Chanliaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0563-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXDR7FL6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189313v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZRMSFWH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189201v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0178-x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HK40KMQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Pollacsek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0208-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DK3GQDG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Leenhardt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM60SF2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qiang Y. Q. Gu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin D. Coleman-Derr" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C. Crossman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.060756" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linossier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964431v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Ali S. A. Peighambari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Yazdi B. Y. Samadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza A. Nabipour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad A. Sarrafi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Lebreton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Flament" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964168v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Crepieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Lebreton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Servin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.028993" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Torney" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g04-031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189173v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gulya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W03-062" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Robert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1111-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NHZ4241-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189681v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0971-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPFV86MP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964270v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. E.S. Jones" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. N.L. Mahoney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. M.D. Hayward" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. I.P. Armstead" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. J.G. Jones" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G01-144" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189674v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Perretant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Lamoureux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Boeuf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Regad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Garsmeur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0916-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDQ3KRB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964289v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Tavaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964241v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964230v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Nicolas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886017v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000129" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964288v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nakata" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964234v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051461" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF9V9WNV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964243v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964237v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051454" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22HC5CD5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gagne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Grezes-Besset" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Shindrova" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Ivanov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694019v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Gay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051318" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9ZTMRZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698798v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayward" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051256" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MGQMHVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691701v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894242v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905557v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009697522267" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXBXQ6RW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689349v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698572v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaby" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050994" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P91TPX0X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699166v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050823" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG0HPKPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695620v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Oliveira" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arbones" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Oliveira" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charmet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arbones" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courty" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coudret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688827v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courty" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coudret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684588v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691207v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leconte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debote" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684253v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693067v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706714v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balfourier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vezine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701254v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706421v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700276v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699770v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709974v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707876v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wartelle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708232v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700213v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700991v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894064v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704433v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713055v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand-Ravel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701213v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701396v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707979v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701543v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701221v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703075v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699878v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701016v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702860v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885405v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885254v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bion" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700674v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bion" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716856v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716599v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716607v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Oliveira Prendes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885055v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bion" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727154v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725350v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727835v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Bernard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathieu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725188v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884803v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479442v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmitt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289535v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606334v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bejar" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743844v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602209v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340496v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Russell" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340476v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340503v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Waugh" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795897v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299627v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340458v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795796v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340485v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilian" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russell" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattivelli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bink" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739156v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189406v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanliaud" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771219v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durix" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838498v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769302v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766208v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764586v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765079v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778533v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843868v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849767v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773194v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775849v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jadas-Hecart" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772044v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780987v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853664v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739684v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Delphine" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740451v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchalais" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goudemand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741534v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattivelli" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173361v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811100v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482829v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5067-agriculture-et-alimentation-durables.html" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842058v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gendraud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naffaa" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835504v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157422v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838777v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848339v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850606v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Betin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgoin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784736v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794347v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173056v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>