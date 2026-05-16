--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t>
+                <w:t xml:space="preserve">Genomic prediction of agronomic and malting quality traits in six-rowed winter barley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
+                <w:t xml:space="preserve">G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durand</w:t>
+                <w:t xml:space="preserve">P A Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t>
+                <w:t xml:space="preserve">N. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Alliot</w:t>
+                <w:t xml:space="preserve">B. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 219 (63), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-023-03190-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214520v1</w:t>
+                <w:t xml:space="preserve">hal-04284714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of agronomic and malting quality traits in six-rowed winter barley</w:t>
+                <w:t xml:space="preserve">Comparison of genomic-enabled cross selection criteria for the improvement of inbred line breeding populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Charmet</w:t>
+                <w:t xml:space="preserve">Alice Danguy Des Deserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P A Pin</w:t>
+                <w:t xml:space="preserve">Nicolas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schmitt</w:t>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leroy</w:t>
+                <w:t xml:space="preserve">Ellen Goudemand-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Claustres</w:t>
+                <w:t xml:space="preserve">Jean-Marc Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 219 (63), </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-023-03190-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkad195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284714v1</w:t>
+                <w:t xml:space="preserve">hal-04214520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for Economically and Environmentally Sustainable Wheat Varieties: An Integrated Approach from Genomics to Selection</w:t>
               </w:r>
@@ -1690,291 +1690,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR screening for the high-throughput determination of genotype and environmental effects on the content of asparagine in wheat grain</w:t>
+                <w:t xml:space="preserve">On the accuracy of genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia I. Corol</w:t>
+                <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Rakszegi</w:t>
+                <w:t xml:space="preserve">Torben Asp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoltan Bedo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (1), pp.128-139. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276727v1</w:t>
+                <w:t xml:space="preserve">hal-01595179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the accuracy of genomic selection</w:t>
+                <w:t xml:space="preserve">1H-NMR screening for the high-throughput determination of genotype and environmental effects on the content of asparagine in wheat grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Elie Rabier</w:t>
+                <w:t xml:space="preserve">Delia I. Corol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torben Asp</w:t>
+                <w:t xml:space="preserve">Marianna Rakszegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mangin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoltan Bedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.128-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595179v1</w:t>
+                <w:t xml:space="preserve">hal-01276727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding schemes for the implementation of genomic selection in wheat (Triticum spp.)</w:t>
               </w:r>
@@ -2483,51 +2483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the yellow pigment content of bread wheat flour by selecting the three homoeologous copies of Psy1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,51 +2642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic regions associated with the nitrogen limitation response revealed in a global wheat core collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. J. P. Jaubertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2860,362 +2860,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of genetic progress due to selection reveals a negative effect of climate change on bread wheat yield in France</w:t>
+                <w:t xml:space="preserve">Developing new types of wheat with enhanced health benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+                <w:t xml:space="preserve">Peter R. P. R. Shewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle C. Godin</w:t>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Mailliard</w:t>
+                <w:t xml:space="preserve">Domenico D. Lafiandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Chassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
+                <w:t xml:space="preserve">Szilveszter S. Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40, pp.28 - 38. </w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.70-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964262v1</w:t>
+                <w:t xml:space="preserve">hal-00964154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing new types of wheat with enhanced health benefits</w:t>
+                <w:t xml:space="preserve">A study of genetic progress due to selection reveals a negative effect of climate change on bread wheat yield in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter R. P. R. Shewry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+                <w:t xml:space="preserve">Christelle C. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico D. Lafiandra</w:t>
+                <w:t xml:space="preserve">Aurelie A. Mailliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szilveszter S. Gergely</w:t>
+                <w:t xml:space="preserve">Alain A. Chassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (2), pp.70-77. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.28 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2012.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964154v1</w:t>
+                <w:t xml:space="preserve">hal-00964262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Genotype and Environment on the Contents of Betaine, Choline, and Trigonelline in Cereal Grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia-Irina D.-I. Corol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariann M. Raksegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine M.-R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.27-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3390,826 +3390,826 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Health Benefits of Wheat</w:t>
+                <w:t xml:space="preserve">Genotype and Environment Effects on the Contents of Vitamins B1, B2, B3,and B6 in Wheat Grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. R. P. R. Shewry</w:t>
+                <w:t xml:space="preserve">Rakszegi Mariann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. J. L. Ward</w:t>
+                <w:t xml:space="preserve">Bedo Zoltan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. F. Zhao</w:t>
+                <w:t xml:space="preserve">Peter R. Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Ravel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Frank van Schaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Genetics and Plant Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (19), pp.10564 - 10571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf202762b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964145v1</w:t>
+                <w:t xml:space="preserve">hal-01189732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wheat domestication: Lessons for the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (3), pp.212 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964164v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype and Environment Effects on the Contents of Vitamins B1, B2, B3,and B6 in Wheat Grain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Improving the Health Benefits of Wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. P. R. Shewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. J. L. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. F. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Czech Journal of Genetics and Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.S169 - S173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189732v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat domestication: Lessons for the future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole C. Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 334 (3), pp.212 - 220. </w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.71 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964392v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Cross-genome map based dissection of a nitrogen use efficiency ortho-metaQTL in bread wheat unravels concerted cereal genome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (5), pp.745 - 756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04461.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964127v1</w:t>
+                <w:t xml:space="preserve">hal-00964149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-genome map based dissection of a nitrogen use efficiency ortho-metaQTL in bread wheat unravels concerted cereal genome evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine S. Foucrier</w:t>
+                <w:t xml:space="preserve">Use of a global wheat core collection for association analysis of flour and dough quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (1), pp.137 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2010.04461.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964149v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Genotype and Environment on the Content and Composition of Phytochemicals and Dietary Fiber Components in Rye in the HEALTHGRAIN Diversity Screen</w:t>
+                <w:t xml:space="preserve">The HEALTHGRAIN Wheat Diversity Screen: Effects of Genotype and Environment on Phytochemicals and Dietary Fiber Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieno Piironen</w:t>
@@ -4248,78 +4248,78 @@
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Kariluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (17), pp.9372-9383. </w:t>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9291-9298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf100053d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf100039b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189497v1</w:t>
+                <w:t xml:space="preserve">hal-01189509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are wheat yields stagnating in Europe? A comprehensive data analysis for France</w:t>
               </w:r>
@@ -4357,51 +4357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Crops Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119 (1), pp.201-202. </w:t>
@@ -4433,51 +4433,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HEALTHGRAIN Wheat Diversity Screen: Effects of Genotype and Environment on Phytochemicals and Dietary Fiber Components</w:t>
+                <w:t xml:space="preserve">Effects of Genotype and Environment on the Content and Composition of Phytochemicals and Dietary Fiber Components in Rye in the HEALTHGRAIN Diversity Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Shewry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieno Piironen</w:t>
@@ -4516,108 +4516,108 @@
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Kariluoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 58 (17), pp.9291-9298. </w:t>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9372-9383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf100039b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf100053d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189509v1</w:t>
+                <w:t xml:space="preserve">hal-01189497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prediction of bread wheat quality: joint use of the phenotypic information brought by technological tests and the genetic information brought by HMW and LMW glutenin subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Branlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4847,733 +4847,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of dietary fibre in bread wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Genomics in cereals: from genome-wide conserved orthologous set (COS) sequences to candidate genes for trait dissection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Masood-Quraishi</w:t>
+                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ravel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Mickael M. Throude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-009-0129-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-009-0019-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189328v1</w:t>
+                <w:t xml:space="preserve">hal-00964337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics in cereals: from genome-wide conserved orthologous set (COS) sequences to candidate genes for trait dissection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Analysis of diversity and linkage disequilibrium along chromosome 3B of bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniko Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+                <w:t xml:space="preserve">Audrey Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael M. Throude</w:t>
+                <w:t xml:space="preserve">Jean Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Exbrayat-Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-009-0129-8⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (8), pp.1523-1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1153-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964337v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of diversity and linkage disequilibrium along chromosome 3B of bread wheat (Triticum aestivum L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aniko Horvath</w:t>
+                <w:t xml:space="preserve">Genetics of dietary fibre in bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Didier</w:t>
+                <w:t xml:space="preserve">U. Masood-Quraishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Koenig</w:t>
+                <w:t xml:space="preserve">Charlotte Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Exbrayat-Vinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Isabelle Romeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 119 (8), pp.1523-1537. </w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 170 (1-2), pp.155-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1153-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-009-0019-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964187v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide Polymorphism in the Wheat Transcriptional Activator Spa Influences Its Pattern of Expression and Has Pleiotropic Effects on Grain Protein Composition, Dough Viscoelasticity, and Grain Hardness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and expression analysis of rice paleo duplications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+                <w:t xml:space="preserve">Mickael Throude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
+                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.109.146076⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (4), pp.1248-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkn1048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964250v1</w:t>
+                <w:t xml:space="preserve">hal-01189459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and expression analysis of rice paleo duplications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bolot</w:t>
+                <w:t xml:space="preserve">Nucleotide Polymorphism in the Wheat Transcriptional Activator Spa Influences Its Pattern of Expression and Has Pleiotropic Effects on Grain Protein Composition, Dough Viscoelasticity, and Grain Hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pont</w:t>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Romeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sarda</w:t>
+                <w:t xml:space="preserve">Redouane R. El-Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (4), pp.1248-1259. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 151 (4), pp.2133-2144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkn1048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.109.146076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189459v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of QTL detection in plants and tests for synergistic epistatic interactions</w:t>
               </w:r>
@@ -5682,346 +5682,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomic characteristics, grain quality and flour rheology of 372 bread wheats in a worldwide core collection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grit G. Haseneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.05.005⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (3), pp.321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0777-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964251v1</w:t>
+                <w:t xml:space="preserve">hal-00964220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High level of conservation between genes coding for the GAMYB transcription factor in barley (Hordeum vulgare L.) and bread wheat (Triticum aestivum L.) collections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille M. Dardevet</w:t>
+                <w:t xml:space="preserve">Agronomic characteristics, grain quality and flour rheology of 372 bread wheats in a worldwide core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Branlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48 (3), pp.569-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2008.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0777-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964220v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inheritance of the number and thickness of cell layers in barley aleurone tissue (Hordeum vulgare L.): an approach using F2-F3 progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome J. Salse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V Chaqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie S. Bolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Magdelenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6238,319 +6238,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
+                <w:t xml:space="preserve">Doubled-haploid versus single-seed descent and S-1-family variation for testcross performance in a maize population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Praud</w:t>
+                <w:t xml:space="preserve">Robert Dumas de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
+                <w:t xml:space="preserve">Annie Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Giancola</w:t>
+                <w:t xml:space="preserve">M. Pollacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 158 (3), pp.331-336. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 154 (1-2), pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10681-006-9266-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189423v1</w:t>
+                <w:t xml:space="preserve">hal-01189190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubled-haploid versus single-seed descent and S-1-family variation for testcross performance in a maize population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">DNA sequence polymorphisms and their application to bread wheat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dumas de Vaulx</w:t>
+                <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lapierre</w:t>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pollacsek</w:t>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 154 (1-2), pp.41-51. </w:t>
+              <w:t xml:space="preserve">, 2007, 158 (3), pp.331-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10681-006-9266-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10681-006-9288-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189190v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of bread-making quality scores in bread wheat using a recombinant inbred line population</w:t>
               </w:r>
@@ -6859,51 +6859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pjotr P. Strelchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Exbrayat-Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 114 (7), pp.1265-1275. </w:t>
@@ -6947,349 +6947,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of glu-B1-1 as a candidate gene for the quantity of high-molecular-weight glutenin in bread wheat (Triticum aestivum L.) by means of an association study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Praud</w:t>
+                <w:t xml:space="preserve">Doubled haploid versus S-1 family recurrent selection for testcross performance in a maize population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Murigneux</w:t>
+                <w:t xml:space="preserve">Robert Dumas de Vaulx Dumas de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Linossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mireille Dardevet</w:t>
+                <w:t xml:space="preserve">M. M. Pollacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 112 (4), pp.738-743. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-005-0178-x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 112 (6), pp.1063-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-006-0208-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189201v1</w:t>
+                <w:t xml:space="preserve">hal-00964408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubled haploid versus S-1 family recurrent selection for testcross performance in a maize population</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Dumas de Vaulx Dumas de Vaulx</w:t>
+                <w:t xml:space="preserve">Identification of glu-B1-1 as a candidate gene for the quantity of high-molecular-weight glutenin in bread wheat (Triticum aestivum L.) by means of an association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Pollacsek</w:t>
+                <w:t xml:space="preserve">Alain Murigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Beckert</w:t>
+                <w:t xml:space="preserve">Laurent Linossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 112 (6), pp.1063-1072. </w:t>
+              <w:t xml:space="preserve">, 2006, 112 (4), pp.738-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-006-0208-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-005-0178-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964408v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability and stability of grain magnesium, zinc and iron concentrations in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny F. Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7391,90 +7391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single nucleotide polymorphism, genetic mapping, and expression of genes coding for the DOF wheat prolamin-box binding factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ila Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Dardevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7671,90 +7671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-nucleotide polymorphism frequency in a set of selected lines of bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Murigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8302,51 +8302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Guillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Torney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8544,51 +8544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update of the Courtot X Chinese Spring intervarietal molecular marker linkage map for the QTL detection of agronomic traits in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8813,449 +8813,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTLs for grain hardness and puroindoline content in wheat (Triticum aestivum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of polymorphic microsatellite markers from Aegilops tauschii and transferability to the D-genome of bread wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Igrejas</w:t>
+                <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leroy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 106, pp.19-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-002-0971-8⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 104, pp.1164-1172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-001-0827-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189681v1</w:t>
+                <w:t xml:space="preserve">hal-00964291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of polymorphic microsatellite markers from Aegilops tauschii and transferability to the D-genome of bread wheat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. G. Charmet</w:t>
+                <w:t xml:space="preserve">An enhanced molecular marker based genetic map of perennial ryegrass (Lolium perenne) reveals comparative relationships with other Poaceae genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. E.S. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. N.L. Mahoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.J. K.J. Edwards</w:t>
+                <w:t xml:space="preserve">M.D. M.D. Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I.P. I.P. Armstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. J.G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-001-0827-7⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 45, pp.282-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/G01-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964291v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced molecular marker based genetic map of perennial ryegrass (Lolium perenne) reveals comparative relationships with other Poaceae genomes</w:t>
+                <w:t xml:space="preserve">Mapping QTLs for grain hardness and puroindoline content in wheat (Triticum aestivum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.S. E.S. Jones</w:t>
+                <w:t xml:space="preserve">G. Igrejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.L. N.L. Mahoney</w:t>
+                <w:t xml:space="preserve">P. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. M.D. Hayward</w:t>
+                <w:t xml:space="preserve">T. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.P. I.P. Armstead</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.G. J.G. Jones</w:t>
+                <w:t xml:space="preserve">D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-002-0971-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/G01-144⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964270v1</w:t>
+                <w:t xml:space="preserve">hal-01189681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the relationship between pre-harvest sprouting and grain color by quantitative trait loci analysis in a whiteXred grain bread-wheat cross</w:t>
               </w:r>
@@ -9506,907 +9506,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of wheat microsatellites to diploid Triticeae species carrying the A, B and D genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating QTLs for bread-making related traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. N. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 103, pp.346-352</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 119, pp.89-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964289v1</w:t>
+                <w:t xml:space="preserve">hal-00964241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marker assisted recurrent selection for cumulating QTLs for bread-making related traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferability of wheat microsatellites to diploid Triticeae species carrying the A, B and D genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Tavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 119, pp.89-93</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103, pp.346-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964241v1</w:t>
+                <w:t xml:space="preserve">hal-00964289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL analysis of bread-making quality in wheat using a doubled haploid population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+                <w:t xml:space="preserve">Detection of QTLs for heading time and photoperiod response in wheat using a doubled-haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. J.W. Snape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. P. Nicolas</w:t>
+                <w:t xml:space="preserve">N. N. Nakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 43, pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g00-013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964230v1</w:t>
+                <w:t xml:space="preserve">hal-00964288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and accuracy of QTL detection: simulation studies of one-QTL models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Location of genes involved in ear compactness in wheat (Triticum aestivum) by means of molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.247-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:2000129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00886017v1</w:t>
+                <w:t xml:space="preserve">hal-00964274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLs for heading time and photoperiod response in wheat using a doubled-haploid population</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power and accuracy of QTL detection: simulation studies of one-QTL models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 43, pp.487-494. </w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20 (3), pp.309-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/g00-013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/agro:2000129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964288v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00886017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of genes involved in ear compactness in wheat (Triticum aestivum) by means of molecular markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">QTL analysis of bread-making quality in wheat using a doubled haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. M.R. Perretant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Tixier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. T. Cadalen</w:t>
+                <w:t xml:space="preserve">P. P. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6, pp.247-255</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 100, pp.1167-1175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964274v1</w:t>
+                <w:t xml:space="preserve">hal-00964230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for phylogeographic structure in Lolium species related to the spread of agriculture in Europe. A cpDNA study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power and accuracy of QTL detection: simulation studies of one-QTL models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 20, pp.309-323</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964234v1</w:t>
+                <w:t xml:space="preserve">hal-00964243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and accuracy of QTL detection: simulation studies of one-QTL models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for phylogeographic structure in Lolium species related to the spread of agriculture in Europe. A cpDNA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 101, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220051461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964243v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computerised algorithm for selecting a subset of multiplex molecular markers and optimising linkage map construction</w:t>
               </w:r>
@@ -10685,51 +10685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 99 (7-8), pp.1143-1148. </w:t>
@@ -10805,51 +10805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11040,759 +11040,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different spatial strategies for sampling a core collection of natural populations of fodder crops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extension of the ‘marker regression’ method to interactive QTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+                <w:t xml:space="preserve">Thierry Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goulard Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+                <w:t xml:space="preserve">Michel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 4, pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1009697522267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894242v1</w:t>
+                <w:t xml:space="preserve">hal-01905557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of the ‘marker regression’ method to interactive QTL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage between RFLP molecular markers and the dwarfing genes Rht-B1 and Rht-D1 in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime M. Trottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1009697522267⟩</w:t>
+              <w:t xml:space="preserve">Hereditas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 128 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1601-5223.1998.00041.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905557v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage between RFLP molecular markers and the dwarfing genes Rht-B1 and Rht-D1 in wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Comparison of different spatial strategies for sampling a core collection of natural populations of fodder crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Boeuf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hereditas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S215-S235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02698624v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes stratégies spatiales d'échantillonnage d'une core collection parmi des populations naturelles d'espèces fourragères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Detection of QTLs for crossability in wheat using a doubled haploid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Jaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 97, pp.1076-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220050994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689349v1</w:t>
+                <w:t xml:space="preserve">hal-02698572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of QTLs for crossability in wheat using a doubled haploid population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sourdille</w:t>
+                <w:t xml:space="preserve">Comparaison de différentes stratégies spatiales d'échantillonnage d'une core collection parmi des populations naturelles d'espèces fourragères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (suppl. 1), pp.S215-S235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s001220050994⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02698572v1</w:t>
+                <w:t xml:space="preserve">hal-02689349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to genes affecting plant height in wheat using a doubled-haploid population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11849,351 +11849,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme polymorphism in a collection of Spanish and French perennial ryegrass populations</w:t>
+                <w:t xml:space="preserve">Beneficial effects of Neotyphodium lolii on the growth and the water status in perennial ryegrass cultivated under nitrogen deficiency or drought stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Oliveira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">C Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arbones</w:t>
+                <w:t xml:space="preserve">C Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 17 (6-7), pp.335-342</w:t>
+              <w:t xml:space="preserve">, 1997, 17 (3), pp.173-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695620v1</w:t>
+                <w:t xml:space="preserve">hal-00885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isozyme polymorphism in a collection of Spanish and French perennial ryegrass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ja Oliveira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Arbones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (6-7), pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of Neotyphodium lolii on the growth and the water status in perennial ryegrass cultivated under nitrogen deficiency or drought stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isozyme polymorphism in a collection of Spanish and French perennial ryegrass populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Courty</w:t>
+                <w:t xml:space="preserve">J.A. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coudret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Charmet</w:t>
+                <w:t xml:space="preserve">E. Arbones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 17 (3), pp.173-181</w:t>
+              <w:t xml:space="preserve">, 1997, 17 (6-7), pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885835v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of Neotyphodium lolii on the growth and the water status in perennial ryegrass cultivated under nitrogen deficiency or drought stress</w:t>
               </w:r>
@@ -12281,247 +12281,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic relationships and interspecific hybridization in the genus Lolium (grasses)</w:t>
+                <w:t xml:space="preserve">Etude d'une collection française de populations naturelles de ray-grass anglais.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chatard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 43, pp.319-327</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 146, pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684588v1</w:t>
+                <w:t xml:space="preserve">hal-02691207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une collection française de populations naturelles de ray-grass anglais.</w:t>
+                <w:t xml:space="preserve">Taxonomic relationships and interspecific hybridization in the genus Lolium (grasses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Debote</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 146, pp.107-120</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 43, pp.319-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691207v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive multisite recurrent selection strategy in perennial ryegrass.</w:t>
               </w:r>
@@ -12589,90 +12589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage between RFLP markers and genes affecting kernel hardness in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Perretant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12708,277 +12708,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of predicted and observed response to selection in two breeding populations of perennial ryegrass</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of geostatistics for sampling a core collection of perennial ryegrass populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 114, pp.262-264</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 42, pp.303-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706714v1</w:t>
+                <w:t xml:space="preserve">hal-02701254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of geostatistics for sampling a core collection of perennial ryegrass populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of predicted and observed response to selection in two breeding populations of perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Debote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Vezine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 42, pp.303-309</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 114, pp.262-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02701254v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding value of base populations derived from &amp;quot;contiguous&amp;quot; clusters in perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Debote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 114, pp.235-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13092,125 +13092,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude méthodologique de la conservation de ressources génétiques de ray-grass anglais (graminée fourragère) par multiplication en pools de populations naturelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Artificial infection of tillers from perennial ryegrass mature plants with Acremonium endophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.203s-218s</w:t>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 17 (1), pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699770v1</w:t>
+                <w:t xml:space="preserve">hal-02707876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical patterns of isozyme variation in mediterranean populations of perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13226,152 +13239,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 72, pp.55-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial infection of tillers from perennial ryegrass mature plants with Acremonium endophytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Wartelle</w:t>
+                <w:t xml:space="preserve">Etude méthodologique de la conservation de ressources génétiques de ray-grass anglais (graminée fourragère) par multiplication en pools de populations naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 17 (1), pp.123-125</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.203s-218s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707876v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical clustering of perennial ryegrass populations with geographic contiguity constraint</w:t>
               </w:r>
@@ -13383,51 +13383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 88, pp.42-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13629,51 +13629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude méthodologique de la conservation de ressources génétiques de ray-grass anglais (graminée fourragère) par multiplication en pools de populations naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.203s-218s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13692,407 +13692,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistics for spatial genetic structures : study of wild populations of perennial ryegrass</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Goulard Michel</w:t>
+                <w:t xml:space="preserve">Conservation of allelic multiplicity and genotypic frequency by pooling wild populations of perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grand-Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 88, pp.33-41</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 73, pp.386-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704433v1</w:t>
+                <w:t xml:space="preserve">hal-02713055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of allelic multiplicity and genotypic frequency by pooling wild populations of perennial ryegrass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
+                <w:t xml:space="preserve">Geostatistics for spatial genetic structures : study of wild populations of perennial ryegrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Grand-Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 73, pp.386-396</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 88, pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713055v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isozyme polymorphism and geographic differentiation in a collection of French perennial ryegrass populations</w:t>
+                <w:t xml:space="preserve">Change of expected response to multitrait selection in a synthetic population of perennial ryegrass through recurrent selection.1. Prediction of the Bulmer effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 40, pp.77-89</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 111 (3), pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706657v1</w:t>
+                <w:t xml:space="preserve">hal-02701213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of expected response to multitrait selection in a synthetic population of perennial ryegrass through recurrent selection.1. Prediction of the Bulmer effect</w:t>
+                <w:t xml:space="preserve">Isozyme polymorphism and geographic differentiation in a collection of French perennial ryegrass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 111 (3), pp.227-238</w:t>
+              <w:t xml:space="preserve">Genetic Resources and Crop Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 40, pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701213v1</w:t>
+                <w:t xml:space="preserve">hal-02706657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype x environment interactions in a core collection of French perennial ryegrass populations</w:t>
               </w:r>
@@ -14186,51 +14186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype by environment interaction in Lolium perenne : grouping wild populations by cluster analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14357,191 +14357,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources genetiques des plantes fourrageres. Collecte et evaluation de populations naturelles de ray-grass anglais en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spaced plant evaluation of Mediterranean germplasm collections of perennial raygrass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balfourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 77 (1), pp.53-64</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 57, pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02701221v1</w:t>
+                <w:t xml:space="preserve">hal-02703075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaced plant evaluation of Mediterranean germplasm collections of perennial raygrass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ressources genetiques des plantes fourrageres. Collecte et evaluation de populations naturelles de ray-grass anglais en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 57, pp.57-66</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 77 (1), pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703075v1</w:t>
+                <w:t xml:space="preserve">hal-02701221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between agronomic characters and ecogeographical factors in a collection of french perennial ryegrass populations</w:t>
               </w:r>
@@ -14704,51 +14704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected response to selection in synthetic populations of perennial ryegrass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 107, pp.148-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14786,51 +14786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between agronomic characters and ecogeographical factors in a collection of French perennial ryegrass populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11 (8), pp.645-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14855,51 +14855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomic evaluation of a collection of French perennial ryegrass populations: multivariate classification using genotype x environment interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15229,234 +15229,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of wild perennial ryegrass populations from Galicia (Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les prairies temporaires en moyenne montagne : analyse statistique d'essais pluriannuels à Bourg Lastic (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Oliveira Prendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">André Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Debote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pastos y Forrajes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 18-19, pp.51-68</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 8 (10), pp.863-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716607v1</w:t>
+                <w:t xml:space="preserve">hal-00885055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies temporaires en moyenne montagne : analyse statistique d'essais pluriannuels à Bourg Lastic (Puy-de-Dôme)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of wild perennial ryegrass populations from Galicia (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Oliveira Prendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Debote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 8 (10), pp.863-872</w:t>
+              <w:t xml:space="preserve">Pastos y Forrajes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 18-19, pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00885055v1</w:t>
+                <w:t xml:space="preserve">hal-02716607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poliformismo isoenzimatico de seis poblaciones naturales de raigras ingles de Galicia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Oliveira Prendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15520,51 +15520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Debote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 8 (10), pp.863-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15818,51 +15818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Vedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16159,51 +16159,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
+                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
@@ -16238,73 +16238,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
+              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289536v1</w:t>
+                <w:t xml:space="preserve">hal-02942672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How changes in climate and agricultural practices influence wheat production</w:t>
               </w:r>
@@ -16316,51 +16316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. ICC Conference - Science meets Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Cereal Science and Technology (ICC). Vienne, AUT., Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16379,51 +16379,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
+                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
@@ -16458,319 +16458,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942672v1</w:t>
+                <w:t xml:space="preserve">hal-02289536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main Challenges for a Sustainable Cereal Sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bonny</w:t>
+                <w:t xml:space="preserve">Optimization of breeding schemes using genomic predictions and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. ICC Asia-Pacific Grain Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Xiamen, China</w:t>
+              <w:t xml:space="preserve">4. Conference on Cereal Biotechnology and Breeding (CBB4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCARPIA Cereal Section., Nov 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606334v1</w:t>
+                <w:t xml:space="preserve">hal-02786724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of breeding schemes using genomic predictions and simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome Auzanneau</w:t>
+                <w:t xml:space="preserve">Main Challenges for a Sustainable Cereal Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conference on Cereal Biotechnology and Breeding (CBB4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUCARPIA Cereal Section., Nov 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">1. ICC Asia-Pacific Grain Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Xiamen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786724v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation des schémas de sélection à l'analyse de l'efficacité économique de la sélection génomique : méthode et quelques cas d'application</w:t>
               </w:r>
@@ -17205,103 +17205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of Wheat Quality in a EU Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
@@ -18568,51 +18568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chanliaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier F.-X. Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18818,77 +18818,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque BRG/USTL. Méthodologie de gestion et de conservation des ressources génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18913,51 +18913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de régions du génome impliquées dans la réduction de la taille des plantes chez le blé tendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19034,64 +19034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing spatial genetic structures by multivariate geostatistics : study of wild populations of perennial ryegrass (Lolium perenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19142,64 +19142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19237,64 +19237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de structures génétiques spatiales par la géostatistique : le cas des populations sauvages de ray-grass en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19371,64 +19371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19548,51 +19548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial infection of tillers from perennial ryegrass mature plants with Acremonium endophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wartelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19820,51 +19820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouping galician indigenous populations of Lolium perenne considering population x location interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20131,138 +20131,168 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Breed Wheat Genomic Selection pipeline</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Giang Tran</w:t>
+                <w:t xml:space="preserve">Wheat and barley legacy for breeding improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.Y. Delphine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Russel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cattivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Cereal Section &amp; ITMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Wernigerode, Germany. 359 p., 2014, Cereals for Food, Feed and Fuel – Challenge for Global Improvement</w:t>
+              <w:t xml:space="preserve">EUCARPIA cereal section &amp; ITMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wernigerode, Germany. 344 p., 2014, EUCARPIA cereal section &amp; ITMI joint conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739684v1</w:t>
+                <w:t xml:space="preserve">hal-02741534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in wheat: accuracy in cross-population prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20271,232 +20301,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Storlie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duchalais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goudemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Cereal Section &amp; ITMI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Wernigerode, Germany. 2014, EUCARPIA Cereal Section &amp; ITMI - Joint Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat and barley legacy for breeding improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Breed Wheat Genomic Selection pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Giang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Delphine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA cereal section &amp; ITMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wernigerode, Germany. 344 p., 2014, EUCARPIA cereal section &amp; ITMI joint conference</w:t>
+              <w:t xml:space="preserve">EUCARPIA Cereal Section &amp; ITMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Wernigerode, Germany. 359 p., 2014, Cereals for Food, Feed and Fuel – Challenge for Global Improvement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741534v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of Crop Models to Characterize Environmental Conditions in Genomic Predictions of Genotype-by-Environment Interactions in Wheat</w:t>
               </w:r>
@@ -20728,103 +20728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular markers linked to the dwarfing genes RHT-B1 and RHT-D1 in wheat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sourdille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime M. Trottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITMI. International Triticeae Mapping Initiative:1997 public wokshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Clermont-Ferrand, France. 1 p., 1997</w:t>
@@ -20898,77 +20898,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et alimentation durables. Trois enjeux dans la filière céréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Fardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21169,64 +21169,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">30 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21513,64 +21513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Core collections for today and tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21987,51 +21987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des agricultures : une diversité sémantique et de nombreuses questions. Réflexions des groupes filières céréales, oléagineux et légumineuses de l’Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Chardigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22404,51 +22404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22665,51 +22665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284714v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Pin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claustres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-023-03190-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gautier Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222733" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Lovegrove" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie Wingen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Plummer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passmore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PS2VN5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia I. Corol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Rakszegi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12364" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Asp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Bassi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Bentley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodomiro Ortiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Crossa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Storlie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beghin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0143-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.01.0001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Godin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Mailliard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Chassin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVT3LV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. P. R. Shewry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Lafiandra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilveszter S. Gergely" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2012.01.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBRGSL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia-Irina D.-I. Corol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann M. Raksegi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Z. Bedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3008794" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mbsh-gg39" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. P. R. Shewry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. J. L. Ward" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ravel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189732v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakszegi Mariann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedo Zoltan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Shewry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Schaik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202762b" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964392v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS1DJ1NX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189497v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieno Piironen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Lampi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnamari Edelmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Kariluoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100053d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Gouache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.07.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100039b" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Giraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9997-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLM6PB66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964124v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-185" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189328v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masood-Quraishi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-0019-0" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K48WV3J2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964337v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Throude" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-009-0129-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNGNKJNB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Horvath" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Didier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koenig" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1153-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJVBJQ75-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Throude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1048" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.05.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4QWFZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Jestin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Auroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0730-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJHZ7V50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189190v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lapierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollacsek" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9266-5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEFCCC9AFD8602A7440D0CBC13D7A876BE34EC36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Groos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Bervas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Chanliaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0563-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXDR7FL6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189313v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZRMSFWH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189201v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0178-x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HK40KMQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Pollacsek" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0208-3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DK3GQDG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Leenhardt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM60SF2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qiang Y. Q. Gu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin D. Coleman-Derr" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C. Crossman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.060756" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linossier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964431v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Ali S. A. Peighambari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Yazdi B. Y. Samadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza A. Nabipour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad A. Sarrafi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Lebreton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Flament" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964168v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Crepieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Lebreton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Servin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.028993" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Torney" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g04-031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189173v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gulya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W03-062" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Robert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1111-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NHZ4241-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189681v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0971-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPFV86MP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964270v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. E.S. Jones" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. N.L. Mahoney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. M.D. Hayward" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. I.P. Armstead" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. J.G. Jones" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G01-144" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189674v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Perretant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Lamoureux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Boeuf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Regad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Garsmeur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0916-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDQ3KRB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964289v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Tavaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964241v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gay" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964230v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Nicolas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886017v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000129" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964288v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nakata" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-013" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964234v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051461" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF9V9WNV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964243v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964237v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051454" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22HC5CD5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gagne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Grezes-Besset" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Shindrova" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Ivanov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694019v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Gay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051318" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9ZTMRZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698798v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayward" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051256" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MGQMHVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691701v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894242v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905557v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009697522267" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXBXQ6RW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689349v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698572v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaby" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050994" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P91TPX0X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699166v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050823" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG0HPKPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695620v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Oliveira" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arbones" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885848v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Oliveira" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charmet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arbones" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courty" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coudret" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688827v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courty" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coudret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684588v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691207v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leconte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debote" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684253v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693067v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706714v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balfourier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vezine" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701254v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706421v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700276v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699770v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709974v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707876v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wartelle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708232v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700213v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700991v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894064v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704433v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713055v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand-Ravel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706657v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701213v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701396v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707979v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701543v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701221v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703075v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699878v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701016v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702860v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885405v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885254v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bion" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700674v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bion" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716856v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716599v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716607v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Oliveira Prendes" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885055v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bion" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727154v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725350v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727835v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Bernard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathieu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725188v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884803v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479442v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmitt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289535v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606334v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bejar" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743844v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602209v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340496v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Russell" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340476v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340503v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Waugh" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795897v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299627v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340458v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795796v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340485v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilian" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russell" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattivelli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bink" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739156v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189406v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanliaud" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771219v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durix" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838498v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769302v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766208v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764586v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765079v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778533v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843868v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849767v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773194v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775849v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jadas-Hecart" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772044v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780987v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853664v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739684v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Delphine" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740451v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchalais" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goudemand" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741534v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russel" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattivelli" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173361v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811100v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482829v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5067-agriculture-et-alimentation-durables.html" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842058v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gendraud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naffaa" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835504v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157422v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838777v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848339v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850606v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Betin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgoin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784736v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794347v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173056v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284714v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charmet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Pin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claustres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-023-03190-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danguy Des Deserts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand-Dugu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alliot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkad195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lafarge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11010149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2020.102960" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02571067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Gautier Tran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222733" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-020-02631-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902583v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Lovegrove" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzie Wingen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Plummer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wood" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Passmore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seidel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tondelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandrille Duchemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0393-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Touzy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.08.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2017.09.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87PS2VN5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Rabier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Asp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156086" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia I. Corol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Rakszegi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Bedo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12364" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo M Bassi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison R Bentley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodomiro Ortiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Crossa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.08.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641540v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Storlie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beghin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0143-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208706v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Goudemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchalais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Chevarin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-013-0004-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joseph" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-012-9772-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B26P74M1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bordes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. J. P. Jaubertie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Duperrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Gardet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2019-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H0KS0TSP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190616v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3835/plantgenome2013.01.0001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964154v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. P. R. Shewry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Branlard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Lafiandra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilveszter S. Gergely" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2012.01.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVBRGSL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964262v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier F.-X. Oury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Godin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Mailliard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Chassin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.02.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVT3LV6B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964345v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia-Irina D.-I. Corol" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariann M. Raksegi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Z. Bedo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3008794" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine M.-R. Perretant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mbsh-gg39" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189732v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakszegi Mariann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedo Zoltan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Shewry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank van Schaik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf202762b" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964392v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BS1DJ1NX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964145v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. P. R. Shewry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. J. L. Ward" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Zhao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Ravel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine S. Foucrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2010.04461.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964127v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Lapierre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2011.03.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RVNK2XD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189509v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Shewry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieno Piironen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maija Lampi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minnamari Edelmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Kariluoto" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100039b" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gate" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Gouache" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.07.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189497v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf100053d" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Giraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-9997-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLM6PB66-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964124v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Romeuf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Dardevet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-185" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964337v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Bolot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Throude" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-009-0129-8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VNGNKJNB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964187v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko Horvath" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Didier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Koenig" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1153-8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJVBJQ75-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Masood-Quraishi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ravel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romeuf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-009-0019-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K48WV3J2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189459v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Throude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1048" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964250v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane R. El-Malki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.146076" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964463v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Jannink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-008-9306-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q48J1CV2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964220v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grit G. Haseneyer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sourdille" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0777-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964251v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2008.05.005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4QWFZ7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964388v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Jestin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Auroy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien B. Laubin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0730-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJHZ7V50-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome J. Salse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V Chaqu&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Magdelenat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-555" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lapierre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollacsek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9266-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEFCCC9AFD8602A7440D0CBC13D7A876BE34EC36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189423v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Praud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Canaguier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-006-9288-z" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0FEFC6C3464BEA27844D2003AE525FFA855058C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964219v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Groos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Bervas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E. Chanliaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0563-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FXDR7FL6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189313v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Branlard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.06.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZRMSFWH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964182v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Roussel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr P. Strelchenko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Exbrayat-Vinson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0517-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CR0TZS8Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964408v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dumas de Vaulx Dumas de Vaulx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Pollacsek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Beckert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0208-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7DK3GQDG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189201v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linossier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0178-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HK40KMQD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964216v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny F. Leenhardt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. R&#233;m&#233;sy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.04.011" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PM60SF2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Nagy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-006-0022-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E3C37790F693A4F14F6F4E0E8AED6A51441C6AB5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Qiang Y. Q. Gu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin D. Coleman-Derr" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Dupin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt C. Crossman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.060756" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189248v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sapet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G06-067" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189144v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Robert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Linossier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964431v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Ali S. A. Peighambari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Yazdi B. Y. Samadi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza A. Nabipour" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad A. Sarrafi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Lebreton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Flament" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964168v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Crepieux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Lebreton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Servin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Charmet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.028993" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468725v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Torney" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g04-031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189173v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tourvieille" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gulya" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nicolas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W03-062" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964285v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Cadalen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyomarc'H" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. J.W. Snape" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. M.R. Perretant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1044-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K84DGJLF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964240v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Robert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-1111-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4NHZ4241-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964291v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. K.J. Edwards" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Bernard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-001-0827-7" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WWBMDQRN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964270v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. E.S. Jones" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. N.L. Mahoney" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. M.D. Hayward" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.P. I.P. Armstead" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. J.G. Jones" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/G01-144" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189681v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Igrejas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gaborit" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marion" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0971-8" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPFV86MP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189674v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Perretant" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gervais" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Lamoureux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Boeuf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Regad" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Garsmeur" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-002-0916-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MDQ3KRB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964241v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gay" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964289v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Tavaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964288v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Nakata" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g00-013" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964274v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Tixier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886017v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2000129" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Nicolas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964243v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Imbert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051461" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CF9V9WNV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964237v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois P.-F. Bert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051454" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-22HC5CD5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964269v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Gagne" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Grezes-Besset" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Shindrova" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Ivanov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694019v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Perretant" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Gay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051318" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H9ZTMRZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698798v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hayward" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051256" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1MGQMHVN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691701v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Martinant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Billot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Bouguennec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saulnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905557v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bernard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009697522267" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TXBXQ6RW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698624v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M. Trottet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tixier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Boeuf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.1998.00041.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70HZZJ16-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894242v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698572v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaby" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050994" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P91TPX0X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689349v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699166v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220050823" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PG0HPKPM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885835v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Courty" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coudret" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Charmet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885848v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Oliveira" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Arbones" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695620v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Oliveira" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arbones" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688827v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ravel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courty" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coudret" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691207v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Leconte" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debote" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684588v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684253v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693067v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701254v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706714v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balfourier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vezine" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706421v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700276v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707876v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wartelle" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709974v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699770v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708232v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700213v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700991v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894064v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713055v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand-Ravel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704433v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701213v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706657v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701396v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Denis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707979v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701543v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703075v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701221v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699878v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701016v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702860v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885405v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885254v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bion" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700674v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bion" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716856v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716599v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885055v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bion" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716607v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Oliveira Prendes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727154v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725350v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727835v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Vedel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bernard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Bernard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathieu" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725188v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884803v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479442v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schmitt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Claustres" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289535v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786724v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606334v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonny" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Georget" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595570v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Elsen" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340475v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bejar" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340466v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743844v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Tran" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602209v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340496v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Russell" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred van Eeuwijk" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340476v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340503v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Waugh" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299641v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selver Babi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795897v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299627v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340458v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cormier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795796v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340485v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kilian" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russell" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cattivelli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bink" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739156v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964414v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189406v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chanliaud" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beckert" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771219v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durix" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Guillaumin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838498v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769302v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cadalen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Trottet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766208v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764586v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765079v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778533v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843868v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849767v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773194v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775849v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poisson" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jadas-Hecart" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772044v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780987v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guy" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Prosperi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853664v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741534v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Russel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cattivelli" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740451v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchalais" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goudemand" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739684v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Delphine" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173361v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811100v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Heumez" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839926v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482829v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5067-agriculture-et-alimentation-durables.html" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842058v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gendraud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naffaa" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835504v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157422v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351178v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Shewry" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Gebruers" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838777v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848339v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850606v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Betin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourgoin" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784736v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lafarge" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974615v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PYG3XU" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794347v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;partement Bap" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Asirpa (analyse Socio&#8208;&#233;conomique Des Impacts de La Recherche Publique Agronomique)" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173056v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>