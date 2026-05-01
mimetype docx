--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -364,209 +364,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth simulation of dense granular flows with pressure-dependent yield stress</w:t>
+                <w:t xml:space="preserve">A Semi-Implicit Material Point Method for the Continuum Simulation of Granular Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 234, pp.15-35. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, SIGGRAPH '16 Technical Papers, 35 (4), pp.Article No. 102:1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2897824.2925877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236488v2</w:t>
+                <w:t xml:space="preserve">hal-01310189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-Implicit Material Point Method for the Continuum Simulation of Granular Materials</w:t>
+                <w:t xml:space="preserve">Nonsmooth simulation of dense granular flows with pressure-dependent yield stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, SIGGRAPH '16 Technical Papers, 35 (4), pp.Article No. 102:1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 234, pp.15-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2897824.2925877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310189v1</w:t>
+                <w:t xml:space="preserve">hal-01236488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Dynamic Hair Modeling with Frictional Contact</w:t>
               </w:r>
@@ -2025,51 +2025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845323v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Narain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Overby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236488v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.04.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925877" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508363.2508398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1899404.1899410" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070781.2024173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180756v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786784.2795139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01458951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309617v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845323v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Narain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Overby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236488v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.04.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508363.2508398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1899404.1899410" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070781.2024173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180756v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786784.2795139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01458951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309617v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>