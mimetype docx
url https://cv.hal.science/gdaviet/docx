--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1158,191 +1158,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche non régulière pour la simulation continue d'écoulements granulaires denses</w:t>
+                <w:t xml:space="preserve">Nonsmooth simulation of dense granular flows in complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du GdR « Transport Solide Naturel »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium "Complex Fluid Flow in Porous Media"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213524v1</w:t>
+                <w:t xml:space="preserve">hal-01213547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth simulation of dense granular flows in complex geometries</w:t>
+                <w:t xml:space="preserve">Une approche non régulière pour la simulation continue d'écoulements granulaires denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bertails-Descoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium "Complex Fluid Flow in Porous Media"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Rencontre du GdR « Transport Solide Naturel »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213547v1</w:t>
+                <w:t xml:space="preserve">hal-01213524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par éléments discrets de fibres flexibles avec frottement de Coulomb</w:t>
               </w:r>
@@ -2025,51 +2025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845323v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Narain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Overby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236488v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.04.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508363.2508398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1899404.1899410" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070781.2024173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180756v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786784.2795139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01458951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309617v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03845323v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Rousseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rousseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bertails-Descoubes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.835" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01834705v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Narain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Overby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201308" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897824.2925877" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236488v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.04.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Derouet-Jourdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2508363.2508398" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00557706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1899404.1899410" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00647497v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070781.2024173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225304v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213547v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01180756v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786784.2795139" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01458951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309617v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00553859v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>