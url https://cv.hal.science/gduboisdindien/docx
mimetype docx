--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Duboisdindien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves DP4 - Demonext-step Nicole & Fabienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BDP4-DEMSTEP-C-001-ANR-17-CE23-0005, Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves DP4 - Demonext-step Boris & Joël : une évaluation critériée statique des compétences en morphologie dérivationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BDP4-DEMSTEP-B-002-ANR-17-CE23-0005, Université de Lille; ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIntAGE: Videos to study Interaction in Ageing – a Multimodal corpus to check on pragmatic competence for Mild Cognitive Impaired aging people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corpus et pathologies du langage, 19, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal corpus to check on pragmatic competence for Mild Cognitive Impaired aging people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corpus et pathologies du langage, 19, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du discours de la personne âgée avec un Trouble Cognitif Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ASELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser le continuum du vieillissement langagier à travers une approche multimodale. Quelles perspectives pour la clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et potentialités linguistiques des Communications alternatives et améliorées pour les personnes avec TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’autisme, 1 (265), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE 12a - Méthodologie de la Recherche et indications cliniques probantes pour l'intervention orthophonique - CFUO & Université Santé de Nantes (France) - Workshop (Niveau M1) - Open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02287712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des marqueurs pragmatiques au sein du vieillissement langagier en situation de Trouble Cognitif Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris-Nanterre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02288120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémiologie linguistique à la sémiologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine T. Bolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International des doctorants et des jeunes chercheurs du laboratoire MoDyCo - Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agathe CORMIER Adèle DÉSOYER Guillaume DUBOISDINDIEN Emmanuelle EGGINGTON Vera KRYSHTALEVA, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vieillissement langagier à travers une perspective multimodale Séminaire atypies et dysfonctionnements langagiers ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine T. Bolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire atypies et dysfonctionnements langagiers. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Egginton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Kryshtaleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque des Docteurs et Jeunes Chercheurs de MoDyCo (COLDOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des aînés hors normes ? Interroger le continuum du vieillissement langagier à travers une perspective interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atypies langagières de l’enfant à l’âge adulte, apports de la psycholinguistique et des neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.215-243, 2017, 9782353273942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Duboisdindien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves DP4 - Demonext-step Nicole & Fabienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BDP4-DEMSTEP-C-001-ANR-17-CE23-0005, Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves DP4 - Demonext-step Boris & Joël : une évaluation critériée statique des compétences en morphologie dérivationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BDP4-DEMSTEP-B-002-ANR-17-CE23-0005, Université de Lille; ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE 12a - Méthodologie de la Recherche et indications cliniques probantes pour l'intervention orthophonique - CFUO & Université Santé de Nantes (France) - Workshop (Niveau M1) - Open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02287712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des marqueurs pragmatiques au sein du vieillissement langagier en situation de Trouble Cognitif Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris-Nanterre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02288120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal corpus to check on pragmatic competence for Mild Cognitive Impaired aging people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corpus et pathologies du langage, 19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du discours de la personne âgée avec un Trouble Cognitif Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ASELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIntAGE: Videos to study Interaction in Ageing – a Multimodal corpus to check on pragmatic competence for Mild Cognitive Impaired aging people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corpus et pathologies du langage, 19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser le continuum du vieillissement langagier à travers une approche multimodale. Quelles perspectives pour la clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et potentialités linguistiques des Communications alternatives et améliorées pour les personnes avec TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’autisme, 1 (265), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémiologie linguistique à la sémiologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine T. Bolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International des doctorants et des jeunes chercheurs du laboratoire MoDyCo - Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agathe CORMIER Adèle DÉSOYER Guillaume DUBOISDINDIEN Emmanuelle EGGINGTON Vera KRYSHTALEVA, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vieillissement langagier à travers une perspective multimodale Séminaire atypies et dysfonctionnements langagiers ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine T. Bolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire atypies et dysfonctionnements langagiers. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Egginton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Kryshtaleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque des Docteurs et Jeunes Chercheurs de MoDyCo (COLDOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des aînés hors normes ? Interroger le continuum du vieillissement langagier à travers une perspective interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atypies langagières de l’enfant à l’âge adulte, apports de la psycholinguistique et des neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.215-243, 2017, 9782353273942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboisdindien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340540v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4295" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419965v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prudhon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02287712v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02288120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T. Bolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Egginton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Kryshtaleva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboisdindien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02287712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02288120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prudhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T. Bolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Egginton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Kryshtaleva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>