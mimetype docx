--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Duboisdindien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves DP4 - Demonext-step Nicole & Fabienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BDP4-DEMSTEP-C-001-ANR-17-CE23-0005, Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves DP4 - Demonext-step Boris & Joël : une évaluation critériée statique des compétences en morphologie dérivationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BDP4-DEMSTEP-B-002-ANR-17-CE23-0005, Université de Lille; ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE 12a - Méthodologie de la Recherche et indications cliniques probantes pour l'intervention orthophonique - CFUO & Université Santé de Nantes (France) - Workshop (Niveau M1) - Open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02287712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des marqueurs pragmatiques au sein du vieillissement langagier en situation de Trouble Cognitif Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris-Nanterre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02288120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal corpus to check on pragmatic competence for Mild Cognitive Impaired aging people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corpus et pathologies du langage, 19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du discours de la personne âgée avec un Trouble Cognitif Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ASELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIntAGE: Videos to study Interaction in Ageing – a Multimodal corpus to check on pragmatic competence for Mild Cognitive Impaired aging people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corpus et pathologies du langage, 19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser le continuum du vieillissement langagier à travers une approche multimodale. Quelles perspectives pour la clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et potentialités linguistiques des Communications alternatives et améliorées pour les personnes avec TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’autisme, 1 (265), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémiologie linguistique à la sémiologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine T. Bolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International des doctorants et des jeunes chercheurs du laboratoire MoDyCo - Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agathe CORMIER Adèle DÉSOYER Guillaume DUBOISDINDIEN Emmanuelle EGGINGTON Vera KRYSHTALEVA, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vieillissement langagier à travers une perspective multimodale Séminaire atypies et dysfonctionnements langagiers ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine T. Bolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire atypies et dysfonctionnements langagiers. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Egginton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Kryshtaleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque des Docteurs et Jeunes Chercheurs de MoDyCo (COLDOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des aînés hors normes ? Interroger le continuum du vieillissement langagier à travers une perspective interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atypies langagières de l’enfant à l’âge adulte, apports de la psycholinguistique et des neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.215-243, 2017, 9782353273942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Duboisdindien </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves DP4 - Demonext-step Nicole & Fabienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] BDP4-DEMSTEP-C-001-ANR-17-CE23-0005, Université de Lille. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves DP4 - Demonext-step Boris & Joël : une évaluation critériée statique des compétences en morphologie dérivationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgette Dal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BDP4-DEMSTEP-B-002-ANR-17-CE23-0005, Université de Lille; ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UE 12a - Méthodologie de la Recherche et indications cliniques probantes pour l'intervention orthophonique - CFUO & Université Santé de Nantes (France) - Workshop (Niveau M1) - Open access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02287712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multimodale des marqueurs pragmatiques au sein du vieillissement langagier en situation de Trouble Cognitif Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Paris-Nanterre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02288120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multimodal corpus to check on pragmatic competence for Mild Cognitive Impaired aging people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corpus et pathologies du langage, 19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation du discours de la personne âgée avec un Trouble Cognitif Léger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cattini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l’ASELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (3), pp.23-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIntAGE: Videos to study Interaction in Ageing – a Multimodal corpus to check on pragmatic competence for Mild Cognitive Impaired aging people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Corpus et pathologies du langage, 19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser le continuum du vieillissement langagier à travers une approche multimodale. Quelles perspectives pour la clinique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et potentialités linguistiques des Communications alternatives et améliorées pour les personnes avec TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L’autisme, 1 (265), pp.269-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Désoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Egginton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Kryshtaleva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque des Docteurs et Jeunes Chercheurs de MoDyCo (COLDOC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémiologie linguistique à la sémiologie clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine T. Bolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque International des doctorants et des jeunes chercheurs du laboratoire MoDyCo - Dimensions multimodales des pratiques discursives : une perspective actuelle pour les linguistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agathe CORMIER Adèle DÉSOYER Guillaume DUBOISDINDIEN Emmanuelle EGGINGTON Vera KRYSHTALEVA, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le vieillissement langagier à travers une perspective multimodale Séminaire atypies et dysfonctionnements langagiers ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine T. Bolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire atypies et dysfonctionnements langagiers. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des aînés hors normes ? Interroger le continuum du vieillissement langagier à travers une perspective interactionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duboisdindien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacheret-Dujour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atypies langagières de l’enfant à l’âge adulte, apports de la psycholinguistique et des neurosciences cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.215-243, 2017, 9782353273942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboisdindien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02287712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02288120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prudhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T. Bolly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734678v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Egginton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Kryshtaleva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740322v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duboisdindien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cattini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgette Dal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02287712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02288120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296149v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret-Dujour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacheret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prudhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Egginton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Kryshtaleva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296146v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine T. Bolly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>