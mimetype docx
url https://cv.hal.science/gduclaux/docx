--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -106,204 +106,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t>
+                <w:t xml:space="preserve">3D Structural Modelling and Restoration of a Deformed Alpine Karst Reservoir: Insights into the Groundwater Flows of the Dévoluy Massif (French Alpine Foreland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Peuzin</w:t>
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Régnier</w:t>
+                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (5), pp.e70065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.70065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086419v1</w:t>
+                <w:t xml:space="preserve">hal-05316112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boussole qui ne perd pas le nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -318,212 +318,212 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Structural Modelling and Restoration of a Deformed Alpine Karst Reservoir: Insights into the Groundwater Flows of the Dévoluy Massif (French Alpine Foreland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Peuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Parizot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Viguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
+                <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (5), pp.e70065. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.70065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316112v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrictional Flow and Strain Partitioning During Oblique Deformation: Insights From the Variscan Tanneron Massif, SE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -609,51 +609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (2), pp.220-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -726,51 +726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -847,51 +847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Kergaravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -932,265 +932,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation, narrowing, and preferential reactivation of brittle structures during oblique rifting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Petrochronology of the Terre Adélie Craton (East Antarctica) evidences a long-lasting Proterozoic (1.7–1.5 Ga) tectono-metamorphic evolution — Insights for the connections with the Gawler Craton and Laurentia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Naumenko-Dèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115952⟩</w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.21-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382993v1</w:t>
+                <w:t xml:space="preserve">hal-02423509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrochronology of the Terre Adélie Craton (East Antarctica) evidences a long-lasting Proterozoic (1.7–1.5 Ga) tectono-metamorphic evolution — Insights for the connections with the Gawler Craton and Laurentia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Rolland</w:t>
+                <w:t xml:space="preserve">Rotation, narrowing, and preferential reactivation of brittle structures during oblique rifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lamarque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">Ritske Huismans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dave May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 81, pp.21-57. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531, pp.115952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423509v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithospheric flexure and rheology determined by climate cycle markers in the Corinth Rift</w:t>
               </w:r>
@@ -1215,51 +1215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1349,51 +1349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youliang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenliang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1438,546 +1438,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02239476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tipping the balance: Shifts in sediment production in an active rift setting</w:t>
+                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Pechlivanidou</w:t>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patience Cowie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casey Nixon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G45589.1⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117906v1</w:t>
+                <w:t xml:space="preserve">hal-02386459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Paleozoic Ice Age glaciers shaped East Antarctica landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.123 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386459v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Paleozoic Ice Age glaciers shaped East Antarctica landscape</w:t>
+                <w:t xml:space="preserve">UWGeodynamics: A teaching and research tool for numerical geodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Romain Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+                <w:t xml:space="preserve">Louis Moresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+                <w:t xml:space="preserve">Julian Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">John Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sandiford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.10.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (36), pp.1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925658v1</w:t>
+                <w:t xml:space="preserve">hal-02167344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWGeodynamics: A teaching and research tool for numerical geodynamic modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tipping the balance: Shifts in sediment production in an active rift setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Moresi</w:t>
+                <w:t xml:space="preserve">Sofia Pechlivanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Giordani</w:t>
+                <w:t xml:space="preserve">Patience Cowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mansour</w:t>
+                <w:t xml:space="preserve">Casey Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Sandiford</w:t>
+                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (36), pp.1136. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.259-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.01136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G45589.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167344v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from subduction to collision recorded in the Pan-African arc complexes (Mali to Ghana)</w:t>
               </w:r>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 320, pp.261-280. </w:t>
@@ -2110,90 +2110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage integration and sediment dispersal in active continental rifts: A numerical modelling study of the central Italian Apennines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patience Cowie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritske Huismans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (5), pp.965-989. </w:t>
@@ -2225,274 +2225,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-angle, not low-angle, normal faults dominate early rift extension in the Corinth Rift, central Greece</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The role of asthenospheric flow during rift propagation and breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lisa Mcneill</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Moresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (2), pp.115 - 118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G39560.1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.103 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G39674.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753406v1</w:t>
+                <w:t xml:space="preserve">hal-01753833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of asthenospheric flow during rift propagation and breakup</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High-angle, not low-angle, normal faults dominate early rift extension in the Corinth Rift, central Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Moresi</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mcneill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (2), pp.103 - 106. </w:t>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.115 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G39674.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G39560.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753833v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of contractional structures in extensional gneiss domes</w:t>
               </w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,364 +2606,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fore arc tectonothermal evolution of the El Oro metamorphic province (Ecuador) during the Mesozoic</w:t>
+                <w:t xml:space="preserve">Resolution of geochemical and lithostratigraphic complexity: a workflow for application of portable X-ray fluorescence to mineral exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Riel</w:t>
+                <w:t xml:space="preserve">Louise Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
+                <w:t xml:space="preserve">Michael Gazley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Guillot</w:t>
+                <w:t xml:space="preserve">Aaron Baensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+                <w:t xml:space="preserve">Stephen Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">James Cleverley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (10), pp.1989-2012. </w:t>
+              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.149-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014TC003618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/geochem2012-158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115714v1</w:t>
+                <w:t xml:space="preserve">hal-02383729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of geochemical and lithostratigraphic complexity: a workflow for application of portable X-ray fluorescence to mineral exploration</w:t>
+                <w:t xml:space="preserve">Fore arc tectonothermal evolution of the El Oro metamorphic province (Ecuador) during the Mesozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Fisher</w:t>
+                <w:t xml:space="preserve">Nicolas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gazley</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Baensch</w:t>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Barnes</w:t>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Cleverley</w:t>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.149-159. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (10), pp.1989-2012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/geochem2012-158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383729v1</w:t>
+                <w:t xml:space="preserve">hal-01115714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic and geochronogical study of the Triassic El Oro metamorphic complex, Ecuador: Implications for high-temperature metamorphism in a forearc zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3186,51 +3186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Agbossoumonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage en constriction et partitionnement de la déformation au sein d'un système tectonique oblique : le cas du massif tardi-varisque du Tanneron (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3823,51 +3823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, strain partitioning and exhumation mechanism during the late stage oblique tectonic evolution of the Variscan Tanneron massif (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,588 +3938,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04485923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of discharge variability on denudation rates and relief : example from the south-eastern margin of the Massif Central, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotation, narrowing and preferential reactivation of brittle structures during oblique rifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritske Huismans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454826v1</w:t>
+                <w:t xml:space="preserve">hal-03588189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation, narrowing and preferential reactivation of brittle structures during oblique rifting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Geochronology (U-Pb, Ar/Ar, AFT, 10Be) of Terre Adélie - insights for the geological history of East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588189v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronology (U-Pb, Ar/Ar, AFT, 10Be) of Terre Adélie - insights for the geological history of East Antarctica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence de la variabilité des débits sur les taux d’érosions et le relief long-terme : l’exemple de la bordure sud-est du Massif Central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France. pp.478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591670v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03521298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité des débits sur les taux d’érosions et le relief long-terme : l’exemple de la bordure sud-est du Massif Central, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Desormeaux</w:t>
+                <w:t xml:space="preserve">Influence of discharge variability on denudation rates and relief : example from the south-eastern margin of the Massif Central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03521298v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting Geomorphic Response to Normal Fault Growth During Single and Multi-phase Rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pechlivanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Pennos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Peucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Antarctic Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Santa Barbara, United States. pp.1047, </w:t>
@@ -4839,51 +4839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des lithosphères continentales chaudes Evolution des cratons Néoarchéens et Paléoprotérozoïques de Terre Adélie (Antarctique Est) et du Gawler (South Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université Jean Monnet - Saint-Etienne, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5079,51 +5079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mondy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50833.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1211-2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske Huismans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.11.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youliang Ji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pechlivanidou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Cowie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Nixon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45589.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.10.044" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beucher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moresi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giordani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mansour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sandiford" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Agbossoumond&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.11.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Geurts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gawthorpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39560.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39674.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Whitney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38595.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003618" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fisher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gazley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Baensch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cleverley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2012-158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.10.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.09.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNM5S0M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24480Y.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23540A.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agbossoumonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.08.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CQVDP1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Peucat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1342-937X(05)70258-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Pennos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3133/of2007-1047.srp048" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00206311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mondy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50833.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1211-2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.11.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske Huismans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youliang Ji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.10.044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moresi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giordani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mansour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sandiford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01136" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pechlivanidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Cowie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Nixon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45589.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Agbossoumond&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.11.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Geurts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gawthorpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39674.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39560.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Whitney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38595.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fisher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gazley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Baensch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cleverley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2012-158" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003618" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.10.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.09.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNM5S0M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24480Y.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23540A.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agbossoumonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.08.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CQVDP1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Peucat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1342-937X(05)70258-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Pennos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3133/of2007-1047.srp048" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00206311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>