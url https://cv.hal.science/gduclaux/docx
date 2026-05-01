--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1170,814 +1170,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric flexure and rheology determined by climate cycle markers in the Corinth Rift</w:t>
+                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gino de Gelder</w:t>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Melnick</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36377-1⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117872v1</w:t>
+                <w:t xml:space="preserve">hal-02386459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic response to spatiotemporally varying tectonic forcing in rifted continental basin: Insight from a coupled tectonic-stratigraphic numerical model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Paleozoic Ice Age glaciers shaped East Antarctica landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Wu</w:t>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youliang Ji</w:t>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenliang Wu</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12322⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.123 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02239476v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tipping the balance: Shifts in sediment production in an active rift setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Pechlivanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Patience Cowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">Casey Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mazabraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.259-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G45589.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386459v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Paleozoic Ice Age glaciers shaped East Antarctica landscape</w:t>
+                <w:t xml:space="preserve">UWGeodynamics: A teaching and research tool for numerical geodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Romain Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Bernet</w:t>
+                <w:t xml:space="preserve">Louis Moresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+                <w:t xml:space="preserve">Julian Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">John Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sandiford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.10.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (36), pp.1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925658v1</w:t>
+                <w:t xml:space="preserve">hal-02167344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWGeodynamics: A teaching and research tool for numerical geodynamic modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratigraphic response to spatiotemporally varying tectonic forcing in rifted continental basin: Insight from a coupled tectonic-stratigraphic numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Moresi</w:t>
+                <w:t xml:space="preserve">Heng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Giordani</w:t>
+                <w:t xml:space="preserve">Youliang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mansour</w:t>
+                <w:t xml:space="preserve">Chenliang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Sandiford</w:t>
+                <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (36), pp.1136. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (2), pp.311-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.01136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.12322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167344v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02239476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tipping the balance: Shifts in sediment production in an active rift setting</w:t>
+                <w:t xml:space="preserve">Lithospheric flexure and rheology determined by climate cycle markers in the Corinth Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Pechlivanidou</w:t>
+                <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patience Cowie</w:t>
+                <w:t xml:space="preserve">David Fernández-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
+                <w:t xml:space="preserve">Rebecca Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (3), pp.259-262. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.4260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G45589.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36377-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117906v1</w:t>
+                <w:t xml:space="preserve">hal-02117872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from subduction to collision recorded in the Pan-African arc complexes (Mali to Ghana)</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage integration and sediment dispersal in active continental rifts: A numerical modelling study of the central Italian Apennines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patience Cowie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,274 +2225,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of asthenospheric flow during rift propagation and breakup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rey</w:t>
+                <w:t xml:space="preserve">High-angle, not low-angle, normal faults dominate early rift extension in the Corinth Rift, central Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Moresi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mcneill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (2), pp.103 - 106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G39674.1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.115 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G39560.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753833v1</w:t>
+                <w:t xml:space="preserve">hal-01753406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-angle, not low-angle, normal faults dominate early rift extension in the Corinth Rift, central Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Bell</w:t>
+                <w:t xml:space="preserve">The role of asthenospheric flow during rift propagation and breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lisa Mcneill</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Moresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (2), pp.115 - 118. </w:t>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.103 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G39560.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G39674.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753406v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of contractional structures in extensional gneiss domes</w:t>
               </w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochronology (U-Pb, Ar/Ar, AFT, 10Be) of Terre Adélie - insights for the geological history of East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France</w:t>
@@ -4423,51 +4423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting Geomorphic Response to Normal Fault Growth During Single and Multi-phase Rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pechlivanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Pennos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -4548,103 +4548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinth Rift active crustal fault flexure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. p.12411</w:t>
@@ -5079,51 +5079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mondy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50833.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1211-2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.11.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske Huismans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youliang Ji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12322" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.10.044" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beucher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moresi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giordani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mansour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sandiford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01136" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117906v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pechlivanidou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Cowie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Nixon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45589.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Agbossoumond&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.11.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Geurts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gawthorpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39674.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39560.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Whitney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38595.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fisher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gazley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Baensch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cleverley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2012-158" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003618" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.10.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.09.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNM5S0M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24480Y.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23540A.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agbossoumonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.08.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CQVDP1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Peucat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1342-937X(05)70258-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Pennos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3133/of2007-1047.srp048" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00206311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mondy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50833.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1211-2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.11.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske Huismans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.10.044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pechlivanidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Cowie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Nixon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45589.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moresi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giordani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sandiford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01136" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youliang Ji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Wu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12322" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Agbossoumond&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.11.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Geurts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gawthorpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39560.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39674.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Whitney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38595.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fisher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gazley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Baensch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cleverley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2012-158" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003618" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.10.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.09.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNM5S0M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24480Y.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23540A.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agbossoumonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.08.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CQVDP1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Peucat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1342-937X(05)70258-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Pennos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3133/of2007-1047.srp048" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00206311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>