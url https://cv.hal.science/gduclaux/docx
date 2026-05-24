--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -106,204 +106,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Structural Modelling and Restoration of a Deformed Alpine Karst Reservoir: Insights into the Groundwater Flows of the Dévoluy Massif (French Alpine Foreland)</w:t>
+                <w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Parizot</w:t>
+                <w:t xml:space="preserve">Andréa Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
+                <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (5), pp.e70065. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.70065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316112v1</w:t>
+                <w:t xml:space="preserve">hal-05086419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boussole qui ne perd pas le nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettre d'information Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -318,212 +318,212 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Structural Modelling and Restoration of a Deformed Alpine Karst Reservoir: Insights into the Groundwater Flows of the Dévoluy Massif (French Alpine Foreland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oriane Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">Benoît Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Régnier</w:t>
+                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (5), pp.e70065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.70065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086419v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrictional Flow and Strain Partitioning During Oblique Deformation: Insights From the Variscan Tanneron Massif, SE France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -609,51 +609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51 (2), pp.220-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -726,51 +726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -847,51 +847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Kergaravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -932,784 +932,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrochronology of the Terre Adélie Craton (East Antarctica) evidences a long-lasting Proterozoic (1.7–1.5 Ga) tectono-metamorphic evolution — Insights for the connections with the Gawler Craton and Laurentia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotation, narrowing, and preferential reactivation of brittle structures during oblique rifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Naumenko-Dèzes</w:t>
+                <w:t xml:space="preserve">Ritske Huismans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rolland</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dave May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.11.010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531, pp.115952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423509v1</w:t>
+                <w:t xml:space="preserve">hal-02382993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation, narrowing, and preferential reactivation of brittle structures during oblique rifting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Petrochronology of the Terre Adélie Craton (East Antarctica) evidences a long-lasting Proterozoic (1.7–1.5 Ga) tectono-metamorphic evolution — Insights for the connections with the Gawler Craton and Laurentia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Naumenko-Dèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave May</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 531, pp.115952. </w:t>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81, pp.21-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2019.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382993v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
+                <w:t xml:space="preserve">UWGeodynamics: A teaching and research tool for numerical geodynamic modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Romain Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">Louis Moresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mazabraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julian Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sandiford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (36), pp.1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.01136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386459v1</w:t>
+                <w:t xml:space="preserve">hal-02167344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Paleozoic Ice Age glaciers shaped East Antarctica landscape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tipping the balance: Shifts in sediment production in an active rift setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter van Der Beek</w:t>
+                <w:t xml:space="preserve">Sofia Pechlivanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Patience Cowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.10.044⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3), pp.259-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45589.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925658v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tipping the balance: Shifts in sediment production in an active rift setting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G45589.1⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117906v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWGeodynamics: A teaching and research tool for numerical geodynamic modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Paleozoic Ice Age glaciers shaped East Antarctica landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Moresi</w:t>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Giordani</w:t>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mansour</w:t>
+                <w:t xml:space="preserve">Peter van Der Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Sandiford</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (36), pp.1136. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 506, pp.123 - 133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21105/joss.01136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167344v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphic response to spatiotemporally varying tectonic forcing in rifted continental basin: Insight from a coupled tectonic-stratigraphic numerical model</w:t>
               </w:r>
@@ -1734,51 +1734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youliang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenliang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1868,51 +1868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Melnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bascou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 320, pp.261-280. </w:t>
@@ -2110,90 +2110,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage integration and sediment dispersal in active continental rifts: A numerical modelling study of the central Italian Apennines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patience Cowie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritske Huismans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (5), pp.965-989. </w:t>
@@ -2225,274 +2225,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-angle, not low-angle, normal faults dominate early rift extension in the Corinth Rift, central Greece</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The role of asthenospheric flow during rift propagation and breakup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lisa Mcneill</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Moresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (2), pp.115 - 118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G39560.1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.103 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G39674.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753406v1</w:t>
+                <w:t xml:space="preserve">hal-01753833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of asthenospheric flow during rift propagation and breakup</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High-angle, not low-angle, normal faults dominate early rift extension in the Corinth Rift, central Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Moresi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gawthorpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mcneill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (2), pp.103 - 106. </w:t>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.115 - 118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G39674.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/G39560.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753833v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of contractional structures in extensional gneiss domes</w:t>
               </w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.F. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,364 +2606,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of geochemical and lithostratigraphic complexity: a workflow for application of portable X-ray fluorescence to mineral exploration</w:t>
+                <w:t xml:space="preserve">Fore arc tectonothermal evolution of the El Oro metamorphic province (Ecuador) during the Mesozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Fisher</w:t>
+                <w:t xml:space="preserve">Nicolas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gazley</w:t>
+                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Baensch</w:t>
+                <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Barnes</w:t>
+                <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Cleverley</w:t>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.149-159. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (10), pp.1989-2012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/geochem2012-158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383729v1</w:t>
+                <w:t xml:space="preserve">hal-01115714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fore arc tectonothermal evolution of the El Oro metamorphic province (Ecuador) during the Mesozoic</w:t>
+                <w:t xml:space="preserve">Resolution of geochemical and lithostratigraphic complexity: a workflow for application of portable X-ray fluorescence to mineral exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Riel</w:t>
+                <w:t xml:space="preserve">Louise Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
+                <w:t xml:space="preserve">Michael Gazley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Guillot</w:t>
+                <w:t xml:space="preserve">Aaron Baensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Jaillard</w:t>
+                <w:t xml:space="preserve">Stephen Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">James Cleverley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (10), pp.1989-2012. </w:t>
+              <w:t xml:space="preserve">Geochemistry: Exploration, Environment, Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.149-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014TC003618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/geochem2012-158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115714v1</w:t>
+                <w:t xml:space="preserve">hal-02383729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic and geochronogical study of the Triassic El Oro metamorphic complex, Ecuador: Implications for high-temperature metamorphism in a forearc zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Riel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Martelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3186,51 +3186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Agbossoumonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage en constriction et partitionnement de la déformation au sein d'un système tectonique oblique : le cas du massif tardi-varisque du Tanneron (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3823,51 +3823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, strain partitioning and exhumation mechanism during the late stage oblique tectonic evolution of the Variscan Tanneron massif (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gremmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3938,263 +3938,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04485923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation, narrowing and preferential reactivation of brittle structures during oblique rifting</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of discharge variability on denudation rates and relief : example from the south-eastern margin of the Massif Central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Desormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588189v1</w:t>
+                <w:t xml:space="preserve">hal-03454826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochronology (U-Pb, Ar/Ar, AFT, 10Be) of Terre Adélie - insights for the geological history of East Antarctica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rotation, narrowing and preferential reactivation of brittle structures during oblique rifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritske Huismans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave May</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591670v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité des débits sur les taux d’érosions et le relief long-terme : l’exemple de la bordure sud-est du Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4203,323 +4212,314 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France. pp.478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03521298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of discharge variability on denudation rates and relief : example from the south-eastern margin of the Massif Central, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Geochronology (U-Pb, Ar/Ar, AFT, 10Be) of Terre Adélie - insights for the geological history of East Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bascou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454826v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting Geomorphic Response to Normal Fault Growth During Single and Multi-phase Rifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pechlivanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneleen Geurts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Pennos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gawthorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino de Gelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4725,51 +4725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Peucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Antarctic Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Santa Barbara, United States. pp.1047, </w:t>
@@ -4839,51 +4839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des lithosphères continentales chaudes Evolution des cratons Néoarchéens et Paléoprotérozoïques de Terre Adélie (Antarctique Est) et du Gawler (South Australia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Université Jean Monnet - Saint-Etienne, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5079,51 +5079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mondy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50833.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1211-2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.11.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske Huismans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115952" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925658v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.10.044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pechlivanidou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Cowie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Nixon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45589.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moresi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giordani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mansour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sandiford" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01136" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youliang Ji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Wu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12322" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Agbossoumond&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.11.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Geurts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gawthorpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39560.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39674.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Whitney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38595.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fisher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gazley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Baensch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cleverley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2012-158" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003618" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.10.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.09.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNM5S0M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24480Y.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23540A.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agbossoumonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.08.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CQVDP1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Peucat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1342-937X(05)70258-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591670v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Pennos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3133/of2007-1047.srp048" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00206311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Parizot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gremmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55575/tektonika2024.2.2.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mondy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50833.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Kergaravat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1211-2021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritske Huismans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115952" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Naumenko-D&#232;zes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2019.11.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moresi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Giordani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mansour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sandiford" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.01136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117906v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pechlivanidou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Cowie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Nixon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gawthorpe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45589.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bernet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Der Beek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.10.044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Wu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youliang Ji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenliang Wu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12322" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino de Gelder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Blanco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melnick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36377-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01938224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Agbossoumond&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2018.11.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983446v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Geurts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Gawthorpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12289" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753833v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39674.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753406v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcneill" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G39560.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Teyssier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Whitney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38595.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Martelat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003618" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383729v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fisher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gazley" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Baensch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barnes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cleverley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/geochem2012-158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762514v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2012.10.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00352921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2008.09.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNM5S0M6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353735v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G24480Y.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00254468v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23540A.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00226354v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Agbossoumonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2006.08.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CQVDP1G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pecher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Peucat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1342-937X(05)70258-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485666v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Bascou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04485923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Maillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-967" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386494v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Pennos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383730v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00257780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3133/of2007-1047.srp048" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00206311v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>