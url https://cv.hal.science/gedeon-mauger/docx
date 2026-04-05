--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1153,325 +1153,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04087378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the DIADEMO Experiment with the CATHARE Code for ASTRID Gas Power Conversion System Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rotodynamic Pump Seizure Transient Simulated Using the CATHARE-3 One-Dimensional Pump Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grosjean</w:t>
+                <w:t xml:space="preserve">P. Gyomlai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Taraud</w:t>
+                <w:t xml:space="preserve">A. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morassano</w:t>
+                <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Porland (OR), United States. pp.4430-4442</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.4150-4163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04384205v1</w:t>
+                <w:t xml:space="preserve">cea-04384242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rotodynamic Pump Seizure Transient Simulated Using the CATHARE-3 One-Dimensional Pump Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the DIADEMO Experiment with the CATHARE Code for ASTRID Gas Power Conversion System Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Matteo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Mauger</w:t>
+                <w:t xml:space="preserve">M. Hochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gyomlai</w:t>
+                <w:t xml:space="preserve">B. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dazin</w:t>
+                <w:t xml:space="preserve">P. Taraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tauveron</w:t>
+                <w:t xml:space="preserve">B. Morassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.4150-4163</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Porland (OR), United States. pp.4430-4442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04384242v1</w:t>
+                <w:t xml:space="preserve">cea-04384205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a Venturi using CATHARE-3 two-phase flow thermalhydraulic code for sodium flow cavitation studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1786,51 +1786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH 2015 - 16th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2139,51 +2139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A634E2A"/>
+    <w:nsid w:val="501FDE6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2370,51 +2370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gedeon-mauger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3970-7930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Harris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwietzke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Velandia Salinas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Meixus Fernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08396-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04394856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp4040038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeon Mauger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensalah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gyomlai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauveron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04405099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2018.1214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Droin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plancq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cherel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gedeon-mauger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3970-7930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Harris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwietzke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Velandia Salinas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Meixus Fernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08396-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04394856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp4040038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeon Mauger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensalah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gyomlai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauveron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04405099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2018.1214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Droin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plancq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cherel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>