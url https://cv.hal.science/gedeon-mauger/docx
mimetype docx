--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1153,325 +1153,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04087378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rotodynamic Pump Seizure Transient Simulated Using the CATHARE-3 One-Dimensional Pump Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the DIADEMO Experiment with the CATHARE Code for ASTRID Gas Power Conversion System Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Matteo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Mauger</w:t>
+                <w:t xml:space="preserve">M. Hochart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gyomlai</w:t>
+                <w:t xml:space="preserve">B. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dazin</w:t>
+                <w:t xml:space="preserve">P. Taraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tauveron</w:t>
+                <w:t xml:space="preserve">B. Morassano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.4150-4163</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Porland (OR), United States. pp.4430-4442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04384242v1</w:t>
+                <w:t xml:space="preserve">cea-04384205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the DIADEMO Experiment with the CATHARE Code for ASTRID Gas Power Conversion System Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Rotodynamic Pump Seizure Transient Simulated Using the CATHARE-3 One-Dimensional Pump Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grosjean</w:t>
+                <w:t xml:space="preserve">P. Gyomlai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Taraud</w:t>
+                <w:t xml:space="preserve">A. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morassano</w:t>
+                <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics (NURETH-18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2019, Porland (OR), United States. pp.4430-4442</w:t>
+              <w:t xml:space="preserve">, Aug 2019, Portland, United States. pp.4150-4163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04384205v1</w:t>
+                <w:t xml:space="preserve">cea-04384242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a Venturi using CATHARE-3 two-phase flow thermalhydraulic code for sodium flow cavitation studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1786,51 +1786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bentivoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tauveron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NURETH 2015 - 16th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2139,51 +2139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="501FDE6E"/>
+    <w:nsid w:val="12D9718C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2370,51 +2370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gedeon-mauger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3970-7930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Harris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwietzke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Velandia Salinas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Meixus Fernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08396-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04394856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp4040038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeon Mauger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensalah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gyomlai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauveron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taraud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04405099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2018.1214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Droin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plancq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cherel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gedeon-mauger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3970-7930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902894v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Harris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwietzke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Velandia Salinas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Meixus Fernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08396-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04394856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110950" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382380v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp4040038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04382410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gedeon Mauger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bentivoglio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.11.063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mauger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensalah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauthe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312981v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Bouvard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384205v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hochart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosjean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morassano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04384242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Matteo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gyomlai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tauveron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338952v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bestion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04405099v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boud&#233;henn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pouvreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl.2018.1214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Droin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pascal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plancq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cherel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489514v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bertrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509157v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentivoglio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>