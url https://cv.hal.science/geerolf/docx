--- v0 (2026-03-31)
+++ v1 (2026-05-08)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -639,1520 +639,2217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique économique en Europe face à l’inflation</w:t>
+                <w:t xml:space="preserve">The “Baqaee-Farhi approach” and a Russian gas embargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geerolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 432 (2), pp.64-73. </w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (179), pp.143-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cafr.432.0064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reof.179.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563766v1</w:t>
+                <w:t xml:space="preserve">hal-04015954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Baqaee-Farhi approach” and a Russian gas embargo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Europe, de réelles avancées mais des choix à assumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Creel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Saraceno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OFCE Policy Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1 - 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015954v1</w:t>
+                <w:t xml:space="preserve">hal-03588324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Europe, de réelles avancées mais des choix à assumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Creel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geerolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Saraceno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, D’un quinquennat à l’autre : une contribution au débat, Hors-série, pp.183-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La courbe de Phillips n'est pas celle que vous croyez</w:t>
+                <w:t xml:space="preserve">The Phillips Curve Is Not What You Think</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geerolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre du CEPII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La courbe de Phillips n'est pas celle que vous croyez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre du CEPII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dette publique est-elle un problème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Été (2), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pe.212.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigm Shift after the Inflation Shock?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Creel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geerolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Saraceno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Farvaque; Piotr Stanek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Are Central Banks Still Conservative?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.250-267, 2025, 9781035337569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035337576.fm2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe face au retour de l’énergie chère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'économie européenne 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Repères, La Découverte, pp.45-56, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réindustrialisation : l’Union européenne et les nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'économie européenne 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Repères, La Découverte, pp.45-59, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques économiques de lutte contre l’inflation en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'économie européenne 2023-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Repères, La Découverte, pp.42-56, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique économique en Europe face à l’inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers français. N° 432. Faire face à l'inflation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 432 (2), pp.64-73, 2023, 2111577626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cafr.432.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le keynésianisme doit-il faire l’économie de la courbe de Phillips ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'économie mondiale 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Repères, La Découverte, pp.73-86, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer « le » pouvoir d'achat</w:t>
+                <w:t xml:space="preserve">L'analyse de l'inflation par catégories de ménages : quelques problèmes méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geerolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
-[...516 lines deleted...]
-                <w:t xml:space="preserve">hal-03588324v1</w:t>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECB’s monetary policy stance in an uncertain environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer « le » pouvoir d'achat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geerolf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-05479486v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incidences économiques de l'action pour le climat. Inflation</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inflation en France : IPC ou IPCH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dees</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05502577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La taxe inflationniste, le pouvoir d'achat, le taux d'épargne et le déficit public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflation et pouvoir d’achat : It’s the politics, stupid !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geerolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relançons le débat économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-05498714v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au sujet du Blog de l’Insee « Mais si, l’Insee prend bien en compte le logement dans l’inflation ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The ECB’s monetary policy stance in an uncertain environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Creel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ricco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PE 764.390, European Parliament's Committee on Economic and Monetary Affairs. 2025, pp.1-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incidences économiques de l'action pour le climat. Inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bellevrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle de Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lequien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Stratégie. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The direct and indirect impact of the war on inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Creel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PE 741.487, European Parliament's Committee on Economic and Monetary Affairs (ECON). 2023, 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excess liquidity in the euro area? Assessment and possible ways forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Creel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PE 747.868, European Parliament's Committee on Economic and Monetary Affairs (ECON). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneity of inflation in the euro area: more complicated than it seems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Creel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Geerolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PE 733.999, European Parliament's Committee on Economic and Monetary Affairs (ECON). 2022, pp.1-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bubbles and Asset Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Geerolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economics and Finance. Sciences Po - Institut d'études politiques de Paris, 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013IEPP0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05506457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2220,51 +2917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="551EA2F7"/>
+    <w:nsid w:val="1AE20CC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2451,51 +3148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geerolf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9995-5429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158596331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05187026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geerolf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ricco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.132.0024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04602256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Aurissergues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Carpentier-Charl&#233;ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dauvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04634067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.432.0064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04015954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.179.0143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05479432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/are-central-banks-still-conservative-9781035337569.html?srsltid=AfmBOoqi3RRb4mXjBKlwXL4wSE3N83E8PprAYxPwxpUA7Ptid8ESuqQ5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035337576.fm2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03970416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2861/737138" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03588324v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05479486v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498714v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bellevrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle de Gaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lequien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-05506457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geerolf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9995-5429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158596331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05187026v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Creel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Geerolf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ricco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ae.132.0024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04602256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Aurissergues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Carpentier-Charl&#233;ty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dauvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04634067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04015954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.179.0143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03588324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levasseur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ragot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Saraceno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03699982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235044v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615236v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.212.0079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05479432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/are-central-banks-still-conservative-9781035337569.html?srsltid=AfmBOoqi3RRb4mXjBKlwXL4wSE3N83E8PprAYxPwxpUA7Ptid8ESuqQ5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035337576.fm2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609175v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cafr.432.0064" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609184v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506068v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05479486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498714v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dees" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bellevrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle de Gaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lequien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05615695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03970416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-05506457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>