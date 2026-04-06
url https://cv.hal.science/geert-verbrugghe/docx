--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geert Verbrugghe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijzels: een gebruiksvoorwerp gedurende de ijzertijd op basis van Franse vondsten tot aan de Belgische grens (Frankrijk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XXXIV, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles « unités d’exploitation » agricoles de la transition du premier au second âge du Fer sur le terroir de Longchamp (Perthes, Haute-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat rural de la fin de l’âge du Bronze (Bronze final III) : “ Les Marsillers ” à Bezannes (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Valentin Munaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tesnier-Hermetey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90 (4), pp.30-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bussy-Lettrée (Marne), « Le Mont des Maisses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Agriculture, Commerce, Sciences et Arts du département de la Marne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, CX, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Des nouveaux mortiers en pierre lors de la fouille du quartier troyen de la Planche Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marchaisseau V. (dir.), Grand Est, Aube, Troyes, Rue de la Planche Clément. L’évolution d’une zone humide au sein de la ville de Troyes (XIIIe-XXe siècles). Rapport de fouille archéologique préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, , pp.447-461, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5.9 Les objets en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chaudriller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mataouchek V. (éd.), Naissance et évolution de l’ensemble castral de Vesvre, du IXe au XIIe siècle, à Neuvy-Deux-Clochers (Cher). Manuscrit 2021, Caen : Presses Universitaires de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 et 2, vol. I, pp. 198‑201 ; et vol. II, pp. 172 (fig. 5.87)., 2025, Publications du CRAHAM / série antique et médiévale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezannes &amp;quot;Les Marsillers&amp;quot; [chap. III. Notices de sites (âge du Bronze / premier âge du Fer)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bündgen Sidonie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bezannes (Marne) : l'environnement naturel et les premières occupations. Du Néolithique au premier âge du Fer. Projet collectif de recherche "Evolution d'un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin de la Société Archéologique Champenoise, t. 118 (2), pp.97-121, 2025, 978-2-918253-44-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre 2022 : Musées de Gand (Belgique) et d'Amiens (Somme, France) & the mortar wreck datée du XIIIe siècle (Poole Bay, Dorset, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Mediaevalis 46. Archéologie du Moyen Âge et des Temps Modernes dans les trois régions belges et les pays limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , pp.133-134, 2023, Archaeologia Mediaevalis, Chronique/Kroniek 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boves : des mortiers en pierre dès le Xe siècle en bordure d’un affluent de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonvel, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boves (Somme). Quartier Notre-Dame des Champs. Le complexe castral et prioral du château médiéval de Boves. Recherches pluridisciplinaires sur un terroir picard de l'époque antique à la Révolution française. Trente-cinquième campagne. Triennale 2021-2023. 31 mai au 3 juillet 2021. 1re année de triennale. Rapport de fouille programmée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Archéologie Préventive Amiens Métropole, pp.210-213, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre à Dinant et à Poilvache (prov. de Namur) : exemples mosans d’une production diffusée jusqu’au Danemark en passant par la zone de confluence de la Meuse et du Lek/Rhin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Piavaux; Cédric Moulis; Mathilde Macaux; François Blary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre II. Économie de la pierre dans la vallée de la Meuse et dans les régions limitrophes (Ier s. av. J.-C. – XVIIIe s.). Actes du colloque international, Namur (UNamur) - Dinant (Centre culturel), 6-8 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Pierre à Pierre II), Direction de la Promotion du Patrimoine, Namur, pp.129-137, 2022, Etudes et documents. Archéologie, 45, 978-2-39038-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12. Stone mortars : a Poorly Known Component Of Material Culture, Used in France Since The Iron Age. Including Recent Data For Late Medieval Trading Reaching The Baltic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Norskov Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jörgensen-Lindahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pedersen; Anne Jörgensen-Lindahl; Mikkel Sørensen; Tobias Richter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.204-228, 2021, Access Archaeology series, 978-1-78969-479-6. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2b07trt.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cimetière juif dans la ville épiscopale de Châlons-en-Champagne [Marne, France] [encadré dans le chapitre II, Les juifs en France au Moyen Âge]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Salmona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du judaïsme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-69, 2021, 978-2-348-05957-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre, à partir du Xe siècle, sur le site castral de Boves et dans la ville d'Amiens (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonvel, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boves (Somme). Quartier Notre-Dame des Champs. Le complexe castral et prioral du château médiéval de Boves. Recherches pluridisciplinaires sur un terroir picard de l'époque antique à la Révolution française. Trente-quatrième campagne (18-19 et 25-26 juillet 2020, 14 au 26 septembre 2020). 3e année de triennale. Document Final de Synthèse 2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Archéologie Préventive Amiens Métropole, pp.250-258, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortier (récipient) en calcaire d’un quartier troyen de tanneurs médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Baudin; Valérie Toureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un roi pour deux couronnes. Troyes 1420 : Catalogue d’exposition, musée de Troyes, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.220-221, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre : un aspect méconnu de la culture matérielle du second âge du Fer et des périodes gallo-romaine et médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Boulanger; Cédric Moulis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre. Économie de la pierre de l'antiquité à l'époque moderne en Lorraine et régions limitrophes. Actes du colloque de Nancy des 5 et 6 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.251-260, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mortiers en pierre dans la forteresse de Poilvache (comm. d’Yvoir, Namur) avec une nouvelle attestation mosane d'une production décorée à diffusion jusqu'au Danemark ? [en ligne : http://cahiersdelampmm.be/mortiers/]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Stuckens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf à Poilvache ? Catalogue d'exposition 31 mars au 4 novembre 2018, Bouvignes-sur-Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, , pp.167-174, 2018, Cahiers de la MPMM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouranton, &amp;quot;Michaulot&amp;quot; : un ensemble funéraire monumental d'un guerrier du début du second âge du Fer à l'est de l'agglomération troyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie dans l'Aube. Des premiers paysans au prince de Lavau, 5300 à 450 avant notre ère. Catalogue d'exposition du 5 mai 2018 au 29 septembre 2019, Troyes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.246-253, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marolles-sur-Seine, “Parc Saint-Donain” (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons. Archéologie et histoire d’un peuple gaulois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.278-279, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03079318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Galland-Crety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (47), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2017, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forges médiévales et écurie de la Renaissance au château de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.305-324, 2015, Publications du CRAHAM / série antique et médiévale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de la commanderie d’Avalleur à l’époque hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les templiers dans l’Aube. Cycle de conférences organisé dans le cadre de l'exposition " Templiers. Une histoire, notre trésor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Vie en Champagne, pp.243-278, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires en Champagne-Ardenne à La Tène finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garenaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-187, 2011, 978-2-84867-314-1. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.7062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00714099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des margelles et des mortiers sur des occupations de la fin de la période médiévale sur les sites de Perthes (Haute-Marne) et de Troyes (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Blary; Jean-Pierre Gély; Jacqueline Lorenz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierres du patrimoine européen. Economie de la pierre de l'Antiquité à la fin des Temps modernes. Actes du colloque international « Pierres du patrimoine européen », Château-Thierry (France), 18 au 21 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-74, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat du haut Moyen Âge sur le versant méridional de la Montagne de Reims : Dizy (Marne), Les Rechignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume (J.), Peytremann (É.) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Austrasie. Sociétés, Économies, Territoires, Christianisation. Actes des XXVIe journées internationales d’archéologie mérovingienne, Nancy 22-25 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIX, pp.49-58, 2008, Mémoires publiés par l’Association française d’Archéologie mérovingienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Châlons-en-Champagne] Des origines au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Bonnet; Bernard Ducouret; Sandra Miguel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châlons-en-Champagne (Marne). Inventaire général du patrimoine culturel, région Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 246, pp.8-14, 2007, Images du Patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dizy (Marne, France), « Les Rechignons » : un exemple champenois de sépultures dispersées dans et aux abords d’un habitat du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Verslype. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en Neustrie. Actes des XXVe Journées internationales d'Archéologie mérovingienne de l'AFAM, Tournai, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. M. Mergoil, pp.167-173, 2007, AFAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux sites champenois et leurs apports à l'occupation médiévale et moderne des sites fossoyés : « le Château de la Cour » (comm. de Sainte-Marie-du-Lac/Nuisement, Marne) et le terroir du « Château de Longchamp » (comm. de Perthes, Haute-Marne) [en ligne : http://medieval-europe-paris-2007.univ-paris1.fr/G.Verbrugghe.pdf]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Europe, Paris 2007. 4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples champenois de sépultures médiévales hors cimetière communautaire : Dizy (Marne) et Perthes (Haute-Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Mediaevalis Chronique/Kroniek 28. Namur-Namen 2005 [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, du IXe au XIIe siècle, à Neuvy-Deux-Clochers (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chaudriller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2025, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-252-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20. Etude d'un mortier médiéval, PLA campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Est, Buchères, Saint-Léger-près-Troyes. Parc Logistique de l’Aube : l’évolution d’un terroir sur six millénaires. III : campagne de fouille 2008. Rapport de fouille archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.580-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15. Deux nouveaux mortiers en pierre au nord de l'abbaye Saint-Remi (Reims, Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Est, Marne, Reims, 22 rue d’Oseille, 142 rue du Barbâtre, 3 rue d’Armonville. Nécropole antique et habitat médiéval à moderne. Rapport de fouille archéologique préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisy-sur-Marne (Marne). L’Accin de la Vieille Vigne [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.352-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélye (Marne). 66 rue Principale [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2024, 4 vol. (436, 284, 298, 132 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2020-DFS 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jonvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chaidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 7, Service Archéologie Préventive Amiens Métropole; Centre d'Archéologie et d'Histoire des Etablissements Religieux. 2021, pp.343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Inventaire et détermination des mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : Gucker David, Mathelart Pierre, Stocker Pascal, Bandelli Alessio, Grand Est, Marne, Bezannes, Le Village, rue source de Muire. Une occupation stratifiée du Néolithique à nos jours, dont l’évolution de la partie méridionale du village de Bezannes et de son terroir du haut Moyen Âge à la période moderne (VIIe-XVIIe s.). Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0162580], Inrap Grand Est. 2021, tome II, 2 (n° 5), p. 484-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5.3 - Le Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Granchon P. (éd.), Île-de-France, Paris (75). Paris 13e. Rue Fulton. Site Fulton Îlot A5-A2. Site Fulton Îlot A5-A3. Rapport de diagnostic [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0154007], Paris, Inrap Centre/Île-de-France. 2019, pp.75-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny : Ruvigny, Aube &amp;quot;Proche l'Eglise&amp;quot;. Document final de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Baillif-Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Grand Est; Inrap Grand Est Nord. 2018, 2 vol., 601 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7.10. Les fragments de mortiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Guiblais-Starck A. (éd.), Grand Est, Marne, Marcilly-sur-Seine, « Route de Conflans ». Occupations du Néolithique au Moyen Âge en vallée de la Seine. Rapport de fouille archéologique [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0151196], Metz, Inrap Grand Est. 2018, pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.7.4. Les mortiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Roms C. (éd.), Grand Est, Aube, Ruvigny, « Proche de l’Eglise ». Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0152080], Metz, Inrap Grand Est. 2018, pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Est, Aube, Charmont-sous-Barbuise, « 4, rue du Moulin Rouge ». Occupation médiévale et parc moderne au nord du chastel de Colaverdey. Rapport de diagnostic [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0149298]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testard Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est. 2018, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.5. Etude du mortier en calcaire - secteur nord (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Rabasté Y. (éd.), Grand Est, Marne, Isles-sur-Suippe, Sohettes et Val des Bois Tr4d, secteurs sud et nord. Rapport de fouille. Tome II : secteur nord. Un petit établissement rural du IIIe siècle de notre ère [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0153004], Metz, Inrap Grand Est. 2018, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.4 Etude des mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Guillot B. (éd.), Normandie, Seine-Maritime, Dieppe, 6-8, Bd. du Général de Gaulle. Marécage, teinture, tabac et tannerie. Le quartier sud-est de Dieppe entre le XIIIe et le XVIIIe siècle. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0152392], vol. 1, Paris, Inrap Grand Ouest. 2018, pp.182-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre de la période 2-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Louis A. (éd.), Grand Est, Aube, Troyes, « Quartier Planche Clément ». Des chenaux aménagés médiévaux aux bains modernes : une histoire d’eau. Rapport de diagnostic [en ligne ; http://dolia.inrap.fr/flora/ark:/64298/0144854], Metz, Inrap Grand Est. 2017, pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13. Etude des mortiers [en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Longepierre S. (éd.), Grand Est, Aube, Rosières-près-Troyes, Les Montes Hauts. Occupations de la Protohistoire à nos jours aux abords de l’actuel village. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0146031], vol. 1, Metz, Inrap Grand Est. 2017, pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.6. Annexe 6 : étude des mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Cavé M. (éd.), Alsace, Champagne-Ardenne, Lorraine, Reims, Marne, 6 rue Ponsardin. Une riche domus des IIe-IIIe s. ap. J.-C. sous des vestiges médiévaux et modernes. Rapport de fouille [en ligne ! http://dolia.inrap.fr/flora/ark:/64298/0146173], vol. 2, Metz, Inrap Grand Est. 2017, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fragment de mortier en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Canet S. (éd.), Alsace, Champagne-Ardenne, Lorraine, Aube, Maizières-lès-Brienne, Rue Gaulière. Une occupation de la fin de La Tène, des indices d’établissement romain et une zone agro-pastorale et artisanale en rive d’habitat, de la fin du haut Moyen Âge à l’époque moderne. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0142215], Metz, Inrap Grand Est. 2016, pp.259-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 7 Etude des mortiers calcaire[s]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Berthier J. (éd.), Île-de-France, Seine-et-Marne (77), Magny-le-Hongre, 3 Grande Rue ; 6 rue de l’Eglise. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0142192], Pantin, Inrap Centre/Île-de-France. 2016, pp.247-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortiers en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Renel F. (éd.), Ile-de-France, Seine-Saint-Denis, Gagny, place Foch. Rapport de fouille, Paris, Inrap Centre/Île-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du fragment de mortier de l’US 1275 (ISO 51)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Guiblais-Starck A. (éd.), La Villeneuve-au-Châtelot (Aube), « D40b ». Une ferme fossoyée médiévale en vallée de la Seine. Rapport de fouille. Volume 2 : Résultats - Etudes spécialisées [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0142627], vol. 2, Metz, Inrap Grand Est. 2016, pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.17. Etude des récipients de type mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Rollet P. (éd.), Reims, Marne, Zac du Vieux Port, bd. Henrot. Aménagements antiques et médiévaux en bord de Vesle (Ier-Ve s. et XIVe-XVe s.). Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0141153], vol. 4, Metz, Inrap Grand Est. 2016, pp.1993-1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortiers en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Berga A. (éd.), Ile-de-France, Seine-et-Marne, Montévrain, « La Charbonnière » ; rapport de fouille, Paris, Inrap Centre/Île-de-France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortier en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Riquier V. (éd.), Aube, Buchères, Parc Logistique. Rapport de fouille 2008, Metz, Inrap Grand Est. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.2. Etude d’un fragment de mortier culinaire : 201-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Deborde G. (éd.), Ruvigny (Aube), " Proche Eglise ", rue de l’Eglise. Rapport de diagnostic [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0132939], Metz, Inrap Grand Est. 2014, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[mortier en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Gaillard A. (éd.), La Chapelle-Saint-Luc, Aube, rue Jules Ferry – rue Lakanal. Une occupation récurrente à La Chapelle Saint-Luc du Hallstatt à la fin du Moyen-Âge. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0130017], Metz, Inrap Grand Est. 2013, pp.36‑38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 17. Etude spécialisée 12 : note sur le mortier en pierre calcaire découvert dans la fosse d’extraction 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Achard-Corompt N. (éd.), Bréviandes (Aube), « Le Petit Villepart ». Du Mésolithique à l’époque moderne, les fouilles de 2011 à Bréviandes (Aube) « Le Petit Villepart » Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0130606], Metz, Inrap Grand Est. 2013, pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortier en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Elizagoyen V. (éd.), Aquitaine, Dordogne, Périgueux, 3, place de la Cité. Rapport de diagnostic archéologique [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0127999], Bordeaux, Inrap Grand-Sud-Ouest. 2012, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du mobilier en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Gucker D. (éd.), Feuges (Aube). « Le Village ». Evolution d’une ferme de plaine crayeuse de Troyes du XIVe au XIXe siècle. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0126402], Metz, Inrap Grand Est. 2012, pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 2 : Mortier de Saint-Moré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Venault S. (éd.), Bourgogne, Yonne, Saint-Moré, Rue de la Cure : occupation diachronique d’une parcelle à Cora Vicus le long de la voie antique dite de « l’Océan ». Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0125917], Dijon, Inrap Grand Est sud. 2012, pp.210-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortier en pierre] [Reims, parvis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Sindonino S. (éd.), Reims, Marne, Parvis de la cathédrale, place du Cardinal Luçon, rue Rockefeller et rue des Fuseliers. Un cimetière de l’an 1000 sous le parvis de la cathédrale de Reims. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0122330], vol. 1, Metz, Inrap Grand-Est. 2011, pp.141‑144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mortiers [Montévrain/&amp;quot;La Charbonnière]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Berga A. (dir.), Île-de-France, Seine-et-Marne (77), Montévrain, ZAC de Montévrain, Val d’Europe : Courtalin, Les 22 Arpents, La Charbonnière. ZAC du Val d’Europe : les Vingt-deux Arpents, « Collecteur des Eaux ». Rapport de fouille. Etudes annexes [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0121776], vol. 4, Paris, Inrap Centre/Île-de-France. 2011, pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat du haut Moyen Âge et des indices d'occupations néolithiques, protohistoriques, médiévales et modernes : Dizy (Marne), ZAC « Les Rechignons ». Rapport d’une fouille préventive menée du 15 septembre 2000 au 20 janvier 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dugois Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perthes (Haute-Marne), « La Pièce des Essarts » et « La Grande Pièce ». Rapport d’une fouille archéologique menée en 2002 (arrêté 2003/72) [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est Nord. 2004, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroute A 26 Châlons-sur-Marne/Troyes. Études archéologiques. Bouranton « Michaulot » (10 053 001) (Aube). Une tombe à char gauloise (début de La Tène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Afan Grand Est. 1994, 57 p., 23 fig. + photos et annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone mortars, a mainly Culinary Tool in later Middle Ages: Stone Cutting and Sculpture linked to Building Industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting (EAA 2023 Belfast). Abstract Book [on line: file:///C:/Users/gverbrugghe/Downloads/EAA%202023_Abstract%20Book_18%20August.pdf]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Aug 2023, Belfast (Northern Ireland), United Kingdom. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mortiers en pierre dans les Hauts-de-France : du portus de Quentovic (Pas-de-Calais) et du site castral de Boves (Somme) aux premiers indices d’import maritime au bas Moyen Âge dans le Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Delmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Archéologie et Territoires UMR 7324 CITERES-LAT; Institut National de Recherches Archéologiques Préventives (INRAP); Laboratoire TRAME (UR 4284); Ministère de la Culture (service régional de l’archéologie DRAC Hauts-de-France); Musée de l’Hospice Comtesse de Lille, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre 2021. Des mortiers dès le Xe siècle dans l'Amiénois, une production en pierre de Tournai confirmée et des mortiers/mesures à tourillons ou pas (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Gand, Belgique. pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dizy, « ZAC Les Rechignons » (51), fouille 2000/2001. Nouvelles données sur une occupation rurale médiévale au pied de l’abbaye d’Hautvillers après l’étude exhaustive du mobilier céramique [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Journée de l'archéologie en Champagne-Ardenne Châlons-en-Champagne, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer les corridors fluviaux d’après les relevés stratigraphiques des diagnostics archéologiques : exemple de la vallée de la Seine dans le Nogentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fournand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Langry-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 15 p., </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/nprx-tr66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stenen vijzels 2018-2020 : internationale handel, mortierstocken en felle vrouwen in het laat-middeleeuwse Vlaanderen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Gand, Belgium. pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone mortars: Recent data on the continent for Late Medieval productions traded from the Channel up to the Baltic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting (Kiel Virtual, 2021). Abstract Book [on line: https://www.e-a-a.org/EAA2021/Programme.aspx?WebsiteKey=122bcc87-037e-4265-b72a-db2092c01854&amp;hkey=f557022c-8526-45dd-b4ad-edaeb1c77ac8&amp;Program=3#Program]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts-Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany. pp.733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle installation alto-médiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles) dans la partie méridionale de la Montagne de Reims: Avenay-Val-d’Or (Marne), ZAC du Mont Aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testard Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desbrosse-Degobertière, Stéphanie; Truc, Marie-Cécile, Oct 2016, Saint-Dizier, France. pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre : ustensiles méconnus, utilisés dès l’âge du Fer, y compris dans les Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées d'actualité de la recherche archéologique en Ardenne-Eifel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alison Smolderen; Pierre Cattelain, Oct 2019, Viroinval, Belgique. pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late medieval stone mortars : trade across the North Sea of a utensil with its culinary uses. Recent evidence from French rescue archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Copenhagen, Sep 2019, Copenhagen, Denmark. pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle installation altomédiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; - IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) dans la partie méridionale de la Montagne de Reims : ZAC du Mont Aigu, Avenay-Val-d'Or (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Namur, Belgique. pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de recherche sur les mortiers en pierre champenois, franciliens et aquitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications des journées d’études du réseau d’information sur la céramique médiévale et moderne [en ligne : http://iceramm.univ-tours.fr/documents/20150903114854.pdf]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icéramm, Nov 2015, Tours, France. pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre au château de Caen : une production locale à diffusion internationale par la mer du Nord, entre deux festins au cours de la 2&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; moitié du XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et la 1&amp;lt;sup&amp;gt;ère&amp;lt;/sup&amp;gt; moitié du XIV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Calvados, Basse-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bruxelles, Belgique. pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cimetière juif médiéval dans la ville épiscopale de Châlons-en-Champagne (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une installation rurale du haut Moyen Âge au pied de la Montagne de Reims : Dizy, &amp;quot;Les Rechignons&amp;quot; (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gand, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Iron Age and Roman stone mortars and pestles from the oppidum of Bibracte and the city of Autun (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late medieval stone mortars in the Meuse valley : trade up to Denmark ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone mortars : a badly known aspect of the roman material culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman ornamental stones in North-Western Europe. Tongeren (Belgiê), 20-22 april '16 (http://lampspw.wallonie.be/dgo4/tinymvc/apps/patrimoine/views/Documents/autre/rapport.pdf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tongeren, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des histoires de mortiers, de mesures à blé et de bénitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Europe, Paris 2007. 4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geert Verbrugghe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijzels: een gebruiksvoorwerp gedurende de ijzertijd op basis van Franse vondsten tot aan de Belgische grens (Frankrijk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XXXIV, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles « unités d’exploitation » agricoles de la transition du premier au second âge du Fer sur le terroir de Longchamp (Perthes, Haute-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat rural de la fin de l’âge du Bronze (Bronze final III) : “ Les Marsillers ” à Bezannes (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Valentin Munaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tesnier-Hermetey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90 (4), pp.30-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bussy-Lettrée (Marne), « Le Mont des Maisses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Agriculture, Commerce, Sciences et Arts du département de la Marne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, CX, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Des nouveaux mortiers en pierre lors de la fouille du quartier troyen de la Planche Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marchaisseau V. (dir.), Grand Est, Aube, Troyes, Rue de la Planche Clément. L’évolution d’une zone humide au sein de la ville de Troyes (XIIIe-XXe siècles). Rapport de fouille archéologique préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, , pp.447-461, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5.9 Les objets en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chaudriller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mataouchek V. (éd.), Naissance et évolution de l’ensemble castral de Vesvre, du IXe au XIIe siècle, à Neuvy-Deux-Clochers (Cher). Manuscrit 2021, Caen : Presses Universitaires de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 et 2, vol. I, pp. 198‑201 ; et vol. II, pp. 172 (fig. 5.87)., 2025, Publications du CRAHAM / série antique et médiévale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezannes &amp;quot;Les Marsillers&amp;quot; [chap. III. Notices de sites (âge du Bronze / premier âge du Fer)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bündgen Sidonie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bezannes (Marne) : l'environnement naturel et les premières occupations. Du Néolithique au premier âge du Fer. Projet collectif de recherche "Evolution d'un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin de la Société Archéologique Champenoise, t. 118 (2), pp.97-121, 2025, 978-2-918253-44-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre 2022 : Musées de Gand (Belgique) et d'Amiens (Somme, France) & the mortar wreck datée du XIIIe siècle (Poole Bay, Dorset, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Mediaevalis 46. Archéologie du Moyen Âge et des Temps Modernes dans les trois régions belges et les pays limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , pp.133-134, 2023, Archaeologia Mediaevalis, Chronique/Kroniek 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boves : des mortiers en pierre dès le Xe siècle en bordure d’un affluent de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonvel, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boves (Somme). Quartier Notre-Dame des Champs. Le complexe castral et prioral du château médiéval de Boves. Recherches pluridisciplinaires sur un terroir picard de l'époque antique à la Révolution française. Trente-cinquième campagne. Triennale 2021-2023. 31 mai au 3 juillet 2021. 1re année de triennale. Rapport de fouille programmée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Archéologie Préventive Amiens Métropole, pp.210-213, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre à Dinant et à Poilvache (prov. de Namur) : exemples mosans d’une production diffusée jusqu’au Danemark en passant par la zone de confluence de la Meuse et du Lek/Rhin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Piavaux; Cédric Moulis; Mathilde Macaux; François Blary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre II. Économie de la pierre dans la vallée de la Meuse et dans les régions limitrophes (Ier s. av. J.-C. – XVIIIe s.). Actes du colloque international, Namur (UNamur) - Dinant (Centre culturel), 6-8 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Pierre à Pierre II), Direction de la Promotion du Patrimoine, Namur, pp.129-137, 2022, Etudes et documents. Archéologie, 45, 978-2-39038-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cimetière juif dans la ville épiscopale de Châlons-en-Champagne [Marne, France] [encadré dans le chapitre II, Les juifs en France au Moyen Âge]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Salmona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du judaïsme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-69, 2021, 978-2-348-05957-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12. Stone mortars : a Poorly Known Component Of Material Culture, Used in France Since The Iron Age. Including Recent Data For Late Medieval Trading Reaching The Baltic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Norskov Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jörgensen-Lindahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pedersen; Anne Jörgensen-Lindahl; Mikkel Sørensen; Tobias Richter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.204-228, 2021, Access Archaeology series, 978-1-78969-479-6. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2b07trt.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre, à partir du Xe siècle, sur le site castral de Boves et dans la ville d'Amiens (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonvel, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boves (Somme). Quartier Notre-Dame des Champs. Le complexe castral et prioral du château médiéval de Boves. Recherches pluridisciplinaires sur un terroir picard de l'époque antique à la Révolution française. Trente-quatrième campagne (18-19 et 25-26 juillet 2020, 14 au 26 septembre 2020). 3e année de triennale. Document Final de Synthèse 2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Archéologie Préventive Amiens Métropole, pp.250-258, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortier (récipient) en calcaire d’un quartier troyen de tanneurs médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Baudin; Valérie Toureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un roi pour deux couronnes. Troyes 1420 : Catalogue d’exposition, musée de Troyes, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.220-221, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre : un aspect méconnu de la culture matérielle du second âge du Fer et des périodes gallo-romaine et médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Boulanger; Cédric Moulis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre. Économie de la pierre de l'antiquité à l'époque moderne en Lorraine et régions limitrophes. Actes du colloque de Nancy des 5 et 6 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.251-260, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouranton, &amp;quot;Michaulot&amp;quot; : un ensemble funéraire monumental d'un guerrier du début du second âge du Fer à l'est de l'agglomération troyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie dans l'Aube. Des premiers paysans au prince de Lavau, 5300 à 450 avant notre ère. Catalogue d'exposition du 5 mai 2018 au 29 septembre 2019, Troyes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.246-253, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mortiers en pierre dans la forteresse de Poilvache (comm. d’Yvoir, Namur) avec une nouvelle attestation mosane d'une production décorée à diffusion jusqu'au Danemark ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Stuckens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf à Poilvache ? Catalogue d'exposition 31 mars au 4 novembre 2018, Bouvignes-sur-Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, , pp.167-174, 2018, Cahiers de la MPMM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marolles-sur-Seine, “Parc Saint-Donain” (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons. Archéologie et histoire d’un peuple gaulois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.278-279, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03079318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Galland-Crety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (47), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2017, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forges médiévales et écurie de la Renaissance au château de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.305-324, 2015, Publications du CRAHAM / série antique et médiévale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de la commanderie d’Avalleur à l’époque hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les templiers dans l’Aube. Cycle de conférences organisé dans le cadre de l'exposition " Templiers. Une histoire, notre trésor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Vie en Champagne, pp.243-278, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires en Champagne-Ardenne à La Tène finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garenaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-187, 2011, 978-2-84867-314-1. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.7062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00714099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des margelles et des mortiers sur des occupations de la fin de la période médiévale sur les sites de Perthes (Haute-Marne) et de Troyes (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Blary; Jean-Pierre Gély; Jacqueline Lorenz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierres du patrimoine européen. Economie de la pierre de l'Antiquité à la fin des Temps modernes. Actes du colloque international « Pierres du patrimoine européen », Château-Thierry (France), 18 au 21 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-74, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat du haut Moyen Âge sur le versant méridional de la Montagne de Reims : Dizy (Marne), Les Rechignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume (J.), Peytremann (É.) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Austrasie. Sociétés, Économies, Territoires, Christianisation. Actes des XXVIe journées internationales d’archéologie mérovingienne, Nancy 22-25 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIX, pp.49-58, 2008, Mémoires publiés par l’Association française d’Archéologie mérovingienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Châlons-en-Champagne] Des origines au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Bonnet; Bernard Ducouret; Sandra Miguel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châlons-en-Champagne (Marne). Inventaire général du patrimoine culturel, région Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 246, pp.8-14, 2007, Images du Patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dizy (Marne, France), « Les Rechignons » : un exemple champenois de sépultures dispersées dans et aux abords d’un habitat du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Verslype. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en Neustrie. Actes des XXVe Journées internationales d'Archéologie mérovingienne de l'AFAM, Tournai, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. M. Mergoil, pp.167-173, 2007, AFAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux sites champenois et leurs apports à l'occupation médiévale et moderne des sites fossoyés : « le Château de la Cour » (comm. de Sainte-Marie-du-Lac/Nuisement, Marne) et le terroir du « Château de Longchamp » (comm. de Perthes, Haute-Marne) [en ligne : http://medieval-europe-paris-2007.univ-paris1.fr/G.Verbrugghe.pdf]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Europe, Paris 2007. 4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples champenois de sépultures médiévales hors cimetière communautaire : Dizy (Marne) et Perthes (Haute-Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Mediaevalis Chronique/Kroniek 28. Namur-Namen 2005 [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, du IXe au XIIe siècle, à Neuvy-Deux-Clochers (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chaudriller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2025, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-252-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20. Etude d'un mortier médiéval, PLA campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Est, Buchères, Saint-Léger-près-Troyes. Parc Logistique de l’Aube : l’évolution d’un terroir sur six millénaires. III : campagne de fouille 2008. Rapport de fouille archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.580-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15. Deux nouveaux mortiers en pierre au nord de l'abbaye Saint-Remi (Reims, Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Est, Marne, Reims, 22 rue d’Oseille, 142 rue du Barbâtre, 3 rue d’Armonville. Nécropole antique et habitat médiéval à moderne. Rapport de fouille archéologique préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisy-sur-Marne (Marne). L’Accin de la Vieille Vigne [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.352-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélye (Marne). 66 rue Principale [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2024, 4 vol. (436, 284, 298, 132 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2020-DFS 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jonvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chaidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 7, Service Archéologie Préventive Amiens Métropole; Centre d'Archéologie et d'Histoire des Etablissements Religieux. 2021, pp.343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Inventaire et détermination des mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : Gucker David, Mathelart Pierre, Stocker Pascal, Bandelli Alessio, Grand Est, Marne, Bezannes, Le Village, rue source de Muire. Une occupation stratifiée du Néolithique à nos jours, dont l’évolution de la partie méridionale du village de Bezannes et de son terroir du haut Moyen Âge à la période moderne (VIIe-XVIIe s.). Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0162580], Inrap Grand Est. 2021, tome II, 2 (n° 5), p. 484-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5.3 - Le Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Granchon P. (éd.), Île-de-France, Paris (75). Paris 13e. Rue Fulton. Site Fulton Îlot A5-A2. Site Fulton Îlot A5-A3. Rapport de diagnostic [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0154007], Paris, Inrap Centre/Île-de-France. 2019, pp.75-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny : Ruvigny, Aube &amp;quot;Proche l'Eglise&amp;quot;. Document final de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Baillif-Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Grand Est; Inrap Grand Est Nord. 2018, 2 vol., 601 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7.10. Les fragments de mortiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Guiblais-Starck A. (éd.), Grand Est, Marne, Marcilly-sur-Seine, « Route de Conflans ». Occupations du Néolithique au Moyen Âge en vallée de la Seine. Rapport de fouille archéologique [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0151196], Metz, Inrap Grand Est. 2018, pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.7.4. Les mortiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Roms C. (éd.), Grand Est, Aube, Ruvigny, « Proche de l’Eglise ». Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0152080], Metz, Inrap Grand Est. 2018, pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Est, Aube, Charmont-sous-Barbuise, « 4, rue du Moulin Rouge ». Occupation médiévale et parc moderne au nord du chastel de Colaverdey. Rapport de diagnostic [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0149298]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testard Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est. 2018, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.5. Etude du mortier en calcaire - secteur nord (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Rabasté Y. (éd.), Grand Est, Marne, Isles-sur-Suippe, Sohettes et Val des Bois Tr4d, secteurs sud et nord. Rapport de fouille. Tome II : secteur nord. Un petit établissement rural du IIIe siècle de notre ère [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0153004], Metz, Inrap Grand Est. 2018, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.4 Etude des mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Guillot B. (éd.), Normandie, Seine-Maritime, Dieppe, 6-8, Bd. du Général de Gaulle. Marécage, teinture, tabac et tannerie. Le quartier sud-est de Dieppe entre le XIIIe et le XVIIIe siècle. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0152392], vol. 1, Paris, Inrap Grand Ouest. 2018, pp.182-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre de la période 2-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Louis A. (éd.), Grand Est, Aube, Troyes, « Quartier Planche Clément ». Des chenaux aménagés médiévaux aux bains modernes : une histoire d’eau. Rapport de diagnostic [en ligne ; http://dolia.inrap.fr/flora/ark:/64298/0144854], Metz, Inrap Grand Est. 2017, pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13. Etude des mortiers [en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Longepierre S. (éd.), Grand Est, Aube, Rosières-près-Troyes, Les Montes Hauts. Occupations de la Protohistoire à nos jours aux abords de l’actuel village. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0146031], vol. 1, Metz, Inrap Grand Est. 2017, pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.6. Annexe 6 : étude des mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Cavé M. (éd.), Alsace, Champagne-Ardenne, Lorraine, Reims, Marne, 6 rue Ponsardin. Une riche domus des IIe-IIIe s. ap. J.-C. sous des vestiges médiévaux et modernes. Rapport de fouille [en ligne ! http://dolia.inrap.fr/flora/ark:/64298/0146173], vol. 2, Metz, Inrap Grand Est. 2017, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortiers en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Renel F. (éd.), Ile-de-France, Seine-Saint-Denis, Gagny, place Foch. Rapport de fouille, Paris, Inrap Centre/Île-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 7 Etude des mortiers calcaire[s]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Berthier J. (éd.), Île-de-France, Seine-et-Marne (77), Magny-le-Hongre, 3 Grande Rue ; 6 rue de l’Eglise. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0142192], Pantin, Inrap Centre/Île-de-France. 2016, pp.247-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fragment de mortier en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Canet S. (éd.), Alsace, Champagne-Ardenne, Lorraine, Aube, Maizières-lès-Brienne, Rue Gaulière. Une occupation de la fin de La Tène, des indices d’établissement romain et une zone agro-pastorale et artisanale en rive d’habitat, de la fin du haut Moyen Âge à l’époque moderne. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0142215], Metz, Inrap Grand Est. 2016, pp.259-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du fragment de mortier de l’US 1275 (ISO 51)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Guiblais-Starck A. (éd.), La Villeneuve-au-Châtelot (Aube), « D40b ». Une ferme fossoyée médiévale en vallée de la Seine. Rapport de fouille. Volume 2 : Résultats - Etudes spécialisées [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0142627], vol. 2, Metz, Inrap Grand Est. 2016, pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.17. Etude des récipients de type mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Rollet P. (éd.), Reims, Marne, Zac du Vieux Port, bd. Henrot. Aménagements antiques et médiévaux en bord de Vesle (Ier-Ve s. et XIVe-XVe s.). Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0141153], vol. 4, Metz, Inrap Grand Est. 2016, pp.1993-1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortier en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Riquier V. (éd.), Aube, Buchères, Parc Logistique. Rapport de fouille 2008, Metz, Inrap Grand Est. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortiers en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Berga A. (éd.), Ile-de-France, Seine-et-Marne, Montévrain, « La Charbonnière » ; rapport de fouille, Paris, Inrap Centre/Île-de-France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.2. Etude d’un fragment de mortier culinaire : 201-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Deborde G. (éd.), Ruvigny (Aube), " Proche Eglise ", rue de l’Eglise. Rapport de diagnostic [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0132939], Metz, Inrap Grand Est. 2014, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[mortier en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Gaillard A. (éd.), La Chapelle-Saint-Luc, Aube, rue Jules Ferry – rue Lakanal. Une occupation récurrente à La Chapelle Saint-Luc du Hallstatt à la fin du Moyen-Âge. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0130017], Metz, Inrap Grand Est. 2013, pp.36‑38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 17. Etude spécialisée 12 : note sur le mortier en pierre calcaire découvert dans la fosse d’extraction 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Achard-Corompt N. (éd.), Bréviandes (Aube), « Le Petit Villepart ». Du Mésolithique à l’époque moderne, les fouilles de 2011 à Bréviandes (Aube) « Le Petit Villepart » Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0130606], Metz, Inrap Grand Est. 2013, pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortier en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Elizagoyen V. (éd.), Aquitaine, Dordogne, Périgueux, 3, place de la Cité. Rapport de diagnostic archéologique [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0127999], Bordeaux, Inrap Grand-Sud-Ouest. 2012, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du mobilier en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Gucker D. (éd.), Feuges (Aube). « Le Village ». Evolution d’une ferme de plaine crayeuse de Troyes du XIVe au XIXe siècle. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0126402], Metz, Inrap Grand Est. 2012, pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 2 : Mortier de Saint-Moré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Venault S. (éd.), Bourgogne, Yonne, Saint-Moré, Rue de la Cure : occupation diachronique d’une parcelle à Cora Vicus le long de la voie antique dite de « l’Océan ». Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0125917], Dijon, Inrap Grand Est sud. 2012, pp.210-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortier en pierre] [Reims, parvis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Sindonino S. (éd.), Reims, Marne, Parvis de la cathédrale, place du Cardinal Luçon, rue Rockefeller et rue des Fuseliers. Un cimetière de l’an 1000 sous le parvis de la cathédrale de Reims. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0122330], vol. 1, Metz, Inrap Grand-Est. 2011, pp.141‑144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mortiers [Montévrain/&amp;quot;La Charbonnière]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Berga A. (dir.), Île-de-France, Seine-et-Marne (77), Montévrain, ZAC de Montévrain, Val d’Europe : Courtalin, Les 22 Arpents, La Charbonnière. ZAC du Val d’Europe : les Vingt-deux Arpents, « Collecteur des Eaux ». Rapport de fouille. Etudes annexes [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0121776], vol. 4, Paris, Inrap Centre/Île-de-France. 2011, pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat du haut Moyen Âge et des indices d'occupations néolithiques, protohistoriques, médiévales et modernes : Dizy (Marne), ZAC « Les Rechignons ». Rapport d’une fouille préventive menée du 15 septembre 2000 au 20 janvier 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dugois Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perthes (Haute-Marne), « La Pièce des Essarts » et « La Grande Pièce ». Rapport d’une fouille archéologique menée en 2002 (arrêté 2003/72) [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est Nord. 2004, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroute A 26 Châlons-sur-Marne/Troyes. Études archéologiques. Bouranton « Michaulot » (10 053 001) (Aube). Une tombe à char gauloise (début de La Tène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Afan Grand Est. 1994, 57 p., 23 fig. + photos et annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone mortars, a mainly Culinary Tool in later Middle Ages: Stone Cutting and Sculpture linked to Building Industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting (EAA 2023 Belfast). Abstract Book [on line: file:///C:/Users/gverbrugghe/Downloads/EAA%202023_Abstract%20Book_18%20August.pdf]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Aug 2023, Belfast (Northern Ireland), United Kingdom. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mortiers en pierre dans les Hauts-de-France : du portus de Quentovic (Pas-de-Calais) et du site castral de Boves (Somme) aux premiers indices d’import maritime au bas Moyen Âge dans le Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Delmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Archéologie et Territoires UMR 7324 CITERES-LAT; Institut National de Recherches Archéologiques Préventives (INRAP); Laboratoire TRAME (UR 4284); Ministère de la Culture (service régional de l’archéologie DRAC Hauts-de-France); Musée de l’Hospice Comtesse de Lille, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre 2021. Des mortiers dès le Xe siècle dans l'Amiénois, une production en pierre de Tournai confirmée et des mortiers/mesures à tourillons ou pas (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Gand, Belgique. pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dizy, « ZAC Les Rechignons » (51), fouille 2000/2001. Nouvelles données sur une occupation rurale médiévale au pied de l’abbaye d’Hautvillers après l’étude exhaustive du mobilier céramique [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Journée de l'archéologie en Champagne-Ardenne Châlons-en-Champagne, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer les corridors fluviaux d’après les relevés stratigraphiques des diagnostics archéologiques : exemple de la vallée de la Seine dans le Nogentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fournand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Langry-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 15 p., </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/nprx-tr66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stenen vijzels 2018-2020 : internationale handel, mortierstocken en felle vrouwen in het laat-middeleeuwse Vlaanderen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Gand, Belgium. pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone mortars: Recent data on the continent for Late Medieval productions traded from the Channel up to the Baltic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting (Kiel Virtual, 2021). Abstract Book [on line: https://www.e-a-a.org/EAA2021/Programme.aspx?WebsiteKey=122bcc87-037e-4265-b72a-db2092c01854&amp;hkey=f557022c-8526-45dd-b4ad-edaeb1c77ac8&amp;Program=3#Program]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts-Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany. pp.733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle installation alto-médiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles) dans la partie méridionale de la Montagne de Reims: Avenay-Val-d’Or (Marne), ZAC du Mont Aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testard Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desbrosse-Degobertière, Stéphanie; Truc, Marie-Cécile, Oct 2016, Saint-Dizier, France. pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre : ustensiles méconnus, utilisés dès l’âge du Fer, y compris dans les Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées d'actualité de la recherche archéologique en Ardenne-Eifel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alison Smolderen; Pierre Cattelain, Oct 2019, Viroinval, Belgique. pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late medieval stone mortars : trade across the North Sea of a utensil with its culinary uses. Recent evidence from French rescue archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Copenhagen, Sep 2019, Copenhagen, Denmark. pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle installation altomédiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; - IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) dans la partie méridionale de la Montagne de Reims : ZAC du Mont Aigu, Avenay-Val-d'Or (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Namur, Belgique. pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de recherche sur les mortiers en pierre champenois, franciliens et aquitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications des journées d’études du réseau d’information sur la céramique médiévale et moderne [en ligne : http://iceramm.univ-tours.fr/documents/20150903114854.pdf]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icéramm, Nov 2015, Tours, France. pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre au château de Caen : une production locale à diffusion internationale par la mer du Nord, entre deux festins au cours de la 2&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; moitié du XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et la 1&amp;lt;sup&amp;gt;ère&amp;lt;/sup&amp;gt; moitié du XIV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Calvados, Basse-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bruxelles, Belgique. pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cimetière juif médiéval dans la ville épiscopale de Châlons-en-Champagne (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une installation rurale du haut Moyen Âge au pied de la Montagne de Reims : Dizy, &amp;quot;Les Rechignons&amp;quot; (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gand, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Iron Age and Roman stone mortars and pestles from the oppidum of Bibracte and the city of Autun (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late medieval stone mortars in the Meuse valley : trade up to Denmark ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone mortars : a badly known aspect of the roman material culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman ornamental stones in North-Western Europe. Tongeren (Belgiê), 20-22 april '16 (http://lampspw.wallonie.be/dgo4/tinymvc/apps/patrimoine/views/Documents/autre/rapport.pdf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tongeren, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des histoires de mortiers, de mesures à blé et de bénitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Europe, Paris 2007. 4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05535414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tesnier-Hermetey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02559751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05442618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04036850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02916425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Norskov Pedersen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S&#248;rensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07trt.15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03207492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Friboulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garenaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03242793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04699743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532259v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532261v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532254v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02963793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04183836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03051731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03115525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03293091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443002v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tourneur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05535414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tesnier-Hermetey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02559751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05442618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04036850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03207492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02916425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Norskov Pedersen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S&#248;rensen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07trt.15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Friboulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garenaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03242793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04699743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02963793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04183836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03051731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03115525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03293091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443002v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tourneur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>