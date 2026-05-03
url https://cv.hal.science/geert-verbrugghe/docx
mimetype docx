--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,4849 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Geert Verbrugghe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijzels: een gebruiksvoorwerp gedurende de ijzertijd op basis van Franse vondsten tot aan de Belgische grens (Frankrijk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, XXXIV, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles « unités d’exploitation » agricoles de la transition du premier au second âge du Fer sur le terroir de Longchamp (Perthes, Haute-Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat rural de la fin de l’âge du Bronze (Bronze final III) : “ Les Marsillers ” à Bezannes (Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Valentin Munaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tesnier-Hermetey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 90 (4), pp.30-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bussy-Lettrée (Marne), « Le Mont des Maisses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société d'Agriculture, Commerce, Sciences et Arts du département de la Marne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, CX, pp.57-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Des nouveaux mortiers en pierre lors de la fouille du quartier troyen de la Planche Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marchaisseau V. (dir.), Grand Est, Aube, Troyes, Rue de la Planche Clément. L’évolution d’une zone humide au sein de la ville de Troyes (XIIIe-XXe siècles). Rapport de fouille archéologique préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, , pp.447-461, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5.9 Les objets en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chaudriller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mataouchek V. (éd.), Naissance et évolution de l’ensemble castral de Vesvre, du IXe au XIIe siècle, à Neuvy-Deux-Clochers (Cher). Manuscrit 2021, Caen : Presses Universitaires de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 et 2, vol. I, pp. 198‑201 ; et vol. II, pp. 172 (fig. 5.87)., 2025, Publications du CRAHAM / série antique et médiévale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezannes &amp;quot;Les Marsillers&amp;quot; [chap. III. Notices de sites (âge du Bronze / premier âge du Fer)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bündgen Sidonie (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bezannes (Marne) : l'environnement naturel et les premières occupations. Du Néolithique au premier âge du Fer. Projet collectif de recherche "Evolution d'un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bulletin de la Société Archéologique Champenoise, t. 118 (2), pp.97-121, 2025, 978-2-918253-44-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre 2022 : Musées de Gand (Belgique) et d'Amiens (Somme, France) & the mortar wreck datée du XIIIe siècle (Poole Bay, Dorset, Angleterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Mediaevalis 46. Archéologie du Moyen Âge et des Temps Modernes dans les trois régions belges et les pays limitrophes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, , pp.133-134, 2023, Archaeologia Mediaevalis, Chronique/Kroniek 46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boves : des mortiers en pierre dès le Xe siècle en bordure d’un affluent de la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonvel, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boves (Somme). Quartier Notre-Dame des Champs. Le complexe castral et prioral du château médiéval de Boves. Recherches pluridisciplinaires sur un terroir picard de l'époque antique à la Révolution française. Trente-cinquième campagne. Triennale 2021-2023. 31 mai au 3 juillet 2021. 1re année de triennale. Rapport de fouille programmée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Archéologie Préventive Amiens Métropole, pp.210-213, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre à Dinant et à Poilvache (prov. de Namur) : exemples mosans d’une production diffusée jusqu’au Danemark en passant par la zone de confluence de la Meuse et du Lek/Rhin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu Piavaux; Cédric Moulis; Mathilde Macaux; François Blary. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre II. Économie de la pierre dans la vallée de la Meuse et dans les régions limitrophes (Ier s. av. J.-C. – XVIIIe s.). Actes du colloque international, Namur (UNamur) - Dinant (Centre culturel), 6-8 décembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (Pierre à Pierre II), Direction de la Promotion du Patrimoine, Namur, pp.129-137, 2022, Etudes et documents. Archéologie, 45, 978-2-39038-149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cimetière juif dans la ville épiscopale de Châlons-en-Champagne [Marne, France] [encadré dans le chapitre II, Les juifs en France au Moyen Âge]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Salmona. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du judaïsme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-69, 2021, 978-2-348-05957-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12. Stone mortars : a Poorly Known Component Of Material Culture, Used in France Since The Iron Age. Including Recent Data For Late Medieval Trading Reaching The Baltic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Norskov Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jörgensen-Lindahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Richter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Pedersen; Anne Jörgensen-Lindahl; Mikkel Sørensen; Tobias Richter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.204-228, 2021, Access Archaeology series, 978-1-78969-479-6. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2b07trt.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre, à partir du Xe siècle, sur le site castral de Boves et dans la ville d'Amiens (Somme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonvel, Richard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boves (Somme). Quartier Notre-Dame des Champs. Le complexe castral et prioral du château médiéval de Boves. Recherches pluridisciplinaires sur un terroir picard de l'époque antique à la Révolution française. Trente-quatrième campagne (18-19 et 25-26 juillet 2020, 14 au 26 septembre 2020). 3e année de triennale. Document Final de Synthèse 2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Archéologie Préventive Amiens Métropole, pp.250-258, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortier (récipient) en calcaire d’un quartier troyen de tanneurs médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Baudin; Valérie Toureille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un roi pour deux couronnes. Troyes 1420 : Catalogue d’exposition, musée de Troyes, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.220-221, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre : un aspect méconnu de la culture matérielle du second âge du Fer et des périodes gallo-romaine et médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Boulanger; Cédric Moulis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre à Pierre. Économie de la pierre de l'antiquité à l'époque moderne en Lorraine et régions limitrophes. Actes du colloque de Nancy des 5 et 6 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Nancy, pp.251-260, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouranton, &amp;quot;Michaulot&amp;quot; : un ensemble funéraire monumental d'un guerrier du début du second âge du Fer à l'est de l'agglomération troyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie dans l'Aube. Des premiers paysans au prince de Lavau, 5300 à 450 avant notre ère. Catalogue d'exposition du 5 mai 2018 au 29 septembre 2019, Troyes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.246-253, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux mortiers en pierre dans la forteresse de Poilvache (comm. d’Yvoir, Namur) avec une nouvelle attestation mosane d'une production décorée à diffusion jusqu'au Danemark ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Stuckens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf à Poilvache ? Catalogue d'exposition 31 mars au 4 novembre 2018, Bouvignes-sur-Meuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, , pp.167-174, 2018, Cahiers de la MPMM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marolles-sur-Seine, “Parc Saint-Donain” (77)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Baray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baray Luc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Sénons. Archéologie et histoire d’un peuple gaulois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.278-279, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03079318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deffressigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Galland-Crety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Jodry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires (47), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausonius Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-76, 2017, 978-2-35613-189-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01825343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Guillot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forges médiévales et écurie de la Renaissance au château de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Caen, pp.305-324, 2015, Publications du CRAHAM / série antique et médiévale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de la commanderie d’Avalleur à l’époque hospitalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Venault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les templiers dans l’Aube. Cycle de conférences organisé dans le cadre de l'exposition " Templiers. Une histoire, notre trésor"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Vie en Champagne, pp.243-278, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques funéraires en Champagne-Ardenne à La Tène finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garenaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-187, 2011, 978-2-84867-314-1. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.7062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00714099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des margelles et des mortiers sur des occupations de la fin de la période médiévale sur les sites de Perthes (Haute-Marne) et de Troyes (Aube)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Blary; Jean-Pierre Gély; Jacqueline Lorenz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierres du patrimoine européen. Economie de la pierre de l'Antiquité à la fin des Temps modernes. Actes du colloque international « Pierres du patrimoine européen », Château-Thierry (France), 18 au 21 octobre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.66-74, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat du haut Moyen Âge sur le versant méridional de la Montagne de Reims : Dizy (Marne), Les Rechignons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume (J.), Peytremann (É.) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Austrasie. Sociétés, Économies, Territoires, Christianisation. Actes des XXVIe journées internationales d’archéologie mérovingienne, Nancy 22-25 septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIX, pp.49-58, 2008, Mémoires publiés par l’Association française d’Archéologie mérovingienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Châlons-en-Champagne] Des origines au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Bonnet; Bernard Ducouret; Sandra Miguel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Châlons-en-Champagne (Marne). Inventaire général du patrimoine culturel, région Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 246, pp.8-14, 2007, Images du Patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dizy (Marne, France), « Les Rechignons » : un exemple champenois de sépultures dispersées dans et aux abords d’un habitat du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Verslype. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en Neustrie. Actes des XXVe Journées internationales d'Archéologie mérovingienne de l'AFAM, Tournai, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. M. Mergoil, pp.167-173, 2007, AFAM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux sites champenois et leurs apports à l'occupation médiévale et moderne des sites fossoyés : « le Château de la Cour » (comm. de Sainte-Marie-du-Lac/Nuisement, Marne) et le terroir du « Château de Longchamp » (comm. de Perthes, Haute-Marne) [en ligne : http://medieval-europe-paris-2007.univ-paris1.fr/G.Verbrugghe.pdf]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Europe, Paris 2007. 4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux exemples champenois de sépultures médiévales hors cimetière communautaire : Dizy (Marne) et Perthes (Haute-Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Mediaevalis Chronique/Kroniek 28. Namur-Namen 2005 [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.53-56, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, du IXe au XIIe siècle, à Neuvy-Deux-Clochers (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victorine Mataouchek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Chaudriller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 448 p., 2025, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-252-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20. Etude d'un mortier médiéval, PLA campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fronteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Est, Buchères, Saint-Léger-près-Troyes. Parc Logistique de l’Aube : l’évolution d’un terroir sur six millénaires. III : campagne de fouille 2008. Rapport de fouille archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.580-584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15. Deux nouveaux mortiers en pierre au nord de l'abbaye Saint-Remi (Reims, Marne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Est, Marne, Reims, 22 rue d’Oseille, 142 rue du Barbâtre, 3 rue d’Armonville. Nécropole antique et habitat médiéval à moderne. Rapport de fouille archéologique préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.419-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loisy-sur-Marne (Marne). L’Accin de la Vieille Vigne [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.352-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélye (Marne). 66 rue Principale [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Pradat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jesset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Braguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. 2024, 4 vol. (436, 284, 298, 132 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches pluridisciplinaires sur un terroir picard de l’époque antique à la Révolution française. Boves « Le château ». Complexe castral et prioral du « Quartier Notre-Dame », Fouille programmée 2020-DFS 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jonvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Chaidron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 7, Service Archéologie Préventive Amiens Métropole; Centre d'Archéologie et d'Histoire des Etablissements Religieux. 2021, pp.343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Inventaire et détermination des mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in : Gucker David, Mathelart Pierre, Stocker Pascal, Bandelli Alessio, Grand Est, Marne, Bezannes, Le Village, rue source de Muire. Une occupation stratifiée du Néolithique à nos jours, dont l’évolution de la partie méridionale du village de Bezannes et de son terroir du haut Moyen Âge à la période moderne (VIIe-XVIIe s.). Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0162580], Inrap Grand Est. 2021, tome II, 2 (n° 5), p. 484-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.5.3 - Le Mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Granchon P. (éd.), Île-de-France, Paris (75). Paris 13e. Rue Fulton. Site Fulton Îlot A5-A2. Site Fulton Îlot A5-A3. Rapport de diagnostic [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0154007], Paris, Inrap Centre/Île-de-France. 2019, pp.75-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny : Ruvigny, Aube &amp;quot;Proche l'Eglise&amp;quot;. Document final de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Roms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Baillif-Ducros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Grand Est; Inrap Grand Est Nord. 2018, 2 vol., 601 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7.10. Les fragments de mortiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Guiblais-Starck A. (éd.), Grand Est, Marne, Marcilly-sur-Seine, « Route de Conflans ». Occupations du Néolithique au Moyen Âge en vallée de la Seine. Rapport de fouille archéologique [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0151196], Metz, Inrap Grand Est. 2018, pp.324-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.7.4. Les mortiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Roms C. (éd.), Grand Est, Aube, Ruvigny, « Proche de l’Eglise ». Occupations protohistoriques et médiévales en marge du village actuel de Ruvigny. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0152080], Metz, Inrap Grand Est. 2018, pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand Est, Aube, Charmont-sous-Barbuise, « 4, rue du Moulin Rouge ». Occupation médiévale et parc moderne au nord du chastel de Colaverdey. Rapport de diagnostic [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0149298]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testard Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est. 2018, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10.5. Etude du mortier en calcaire - secteur nord (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Rabasté Y. (éd.), Grand Est, Marne, Isles-sur-Suippe, Sohettes et Val des Bois Tr4d, secteurs sud et nord. Rapport de fouille. Tome II : secteur nord. Un petit établissement rural du IIIe siècle de notre ère [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0153004], Metz, Inrap Grand Est. 2018, pp.106-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.4 Etude des mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Guillot B. (éd.), Normandie, Seine-Maritime, Dieppe, 6-8, Bd. du Général de Gaulle. Marécage, teinture, tabac et tannerie. Le quartier sud-est de Dieppe entre le XIIIe et le XVIIIe siècle. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0152392], vol. 1, Paris, Inrap Grand Ouest. 2018, pp.182-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre de la période 2-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Louis A. (éd.), Grand Est, Aube, Troyes, « Quartier Planche Clément ». Des chenaux aménagés médiévaux aux bains modernes : une histoire d’eau. Rapport de diagnostic [en ligne ; http://dolia.inrap.fr/flora/ark:/64298/0144854], Metz, Inrap Grand Est. 2017, pp.73-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13. Etude des mortiers [en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Longepierre S. (éd.), Grand Est, Aube, Rosières-près-Troyes, Les Montes Hauts. Occupations de la Protohistoire à nos jours aux abords de l’actuel village. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0146031], vol. 1, Metz, Inrap Grand Est. 2017, pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.6. Annexe 6 : étude des mortiers en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Cavé M. (éd.), Alsace, Champagne-Ardenne, Lorraine, Reims, Marne, 6 rue Ponsardin. Une riche domus des IIe-IIIe s. ap. J.-C. sous des vestiges médiévaux et modernes. Rapport de fouille [en ligne ! http://dolia.inrap.fr/flora/ark:/64298/0146173], vol. 2, Metz, Inrap Grand Est. 2017, pp.493-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortiers en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Renel F. (éd.), Ile-de-France, Seine-Saint-Denis, Gagny, place Foch. Rapport de fouille, Paris, Inrap Centre/Île-de-France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 7 Etude des mortiers calcaire[s]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Berthier J. (éd.), Île-de-France, Seine-et-Marne (77), Magny-le-Hongre, 3 Grande Rue ; 6 rue de l’Eglise. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0142192], Pantin, Inrap Centre/Île-de-France. 2016, pp.247-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fragment de mortier en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Canet S. (éd.), Alsace, Champagne-Ardenne, Lorraine, Aube, Maizières-lès-Brienne, Rue Gaulière. Une occupation de la fin de La Tène, des indices d’établissement romain et une zone agro-pastorale et artisanale en rive d’habitat, de la fin du haut Moyen Âge à l’époque moderne. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0142215], Metz, Inrap Grand Est. 2016, pp.259-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du fragment de mortier de l’US 1275 (ISO 51)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Guiblais-Starck A. (éd.), La Villeneuve-au-Châtelot (Aube), « D40b ». Une ferme fossoyée médiévale en vallée de la Seine. Rapport de fouille. Volume 2 : Résultats - Etudes spécialisées [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0142627], vol. 2, Metz, Inrap Grand Est. 2016, pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8.17. Etude des récipients de type mortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Rollet P. (éd.), Reims, Marne, Zac du Vieux Port, bd. Henrot. Aménagements antiques et médiévaux en bord de Vesle (Ier-Ve s. et XIVe-XVe s.). Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0141153], vol. 4, Metz, Inrap Grand Est. 2016, pp.1993-1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortier en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Riquier V. (éd.), Aube, Buchères, Parc Logistique. Rapport de fouille 2008, Metz, Inrap Grand Est. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortiers en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Berga A. (éd.), Ile-de-France, Seine-et-Marne, Montévrain, « La Charbonnière » ; rapport de fouille, Paris, Inrap Centre/Île-de-France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6.2. Etude d’un fragment de mortier culinaire : 201-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Deborde G. (éd.), Ruvigny (Aube), " Proche Eglise ", rue de l’Eglise. Rapport de diagnostic [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0132939], Metz, Inrap Grand Est. 2014, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[mortier en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Gaillard A. (éd.), La Chapelle-Saint-Luc, Aube, rue Jules Ferry – rue Lakanal. Une occupation récurrente à La Chapelle Saint-Luc du Hallstatt à la fin du Moyen-Âge. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0130017], Metz, Inrap Grand Est. 2013, pp.36‑38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 17. Etude spécialisée 12 : note sur le mortier en pierre calcaire découvert dans la fosse d’extraction 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Achard-Corompt N. (éd.), Bréviandes (Aube), « Le Petit Villepart ». Du Mésolithique à l’époque moderne, les fouilles de 2011 à Bréviandes (Aube) « Le Petit Villepart » Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0130606], Metz, Inrap Grand Est. 2013, pp.341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortier en pierre]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Elizagoyen V. (éd.), Aquitaine, Dordogne, Périgueux, 3, place de la Cité. Rapport de diagnostic archéologique [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0127999], Bordeaux, Inrap Grand-Sud-Ouest. 2012, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude du mobilier en pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Gucker D. (éd.), Feuges (Aube). « Le Village ». Evolution d’une ferme de plaine crayeuse de Troyes du XIVe au XIXe siècle. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0126402], Metz, Inrap Grand Est. 2012, pp.238-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 2 : Mortier de Saint-Moré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Venault S. (éd.), Bourgogne, Yonne, Saint-Moré, Rue de la Cure : occupation diachronique d’une parcelle à Cora Vicus le long de la voie antique dite de « l’Océan ». Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0125917], Dijon, Inrap Grand Est sud. 2012, pp.210-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Mortier en pierre] [Reims, parvis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Sindonino S. (éd.), Reims, Marne, Parvis de la cathédrale, place du Cardinal Luçon, rue Rockefeller et rue des Fuseliers. Un cimetière de l’an 1000 sous le parvis de la cathédrale de Reims. Rapport de fouille [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0122330], vol. 1, Metz, Inrap Grand-Est. 2011, pp.141‑144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des mortiers [Montévrain/&amp;quot;La Charbonnière]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] in Berga A. (dir.), Île-de-France, Seine-et-Marne (77), Montévrain, ZAC de Montévrain, Val d’Europe : Courtalin, Les 22 Arpents, La Charbonnière. ZAC du Val d’Europe : les Vingt-deux Arpents, « Collecteur des Eaux ». Rapport de fouille. Etudes annexes [en ligne : http://dolia.inrap.fr/flora/ark:/64298/0121776], vol. 4, Paris, Inrap Centre/Île-de-France. 2011, pp.209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un habitat du haut Moyen Âge et des indices d'occupations néolithiques, protohistoriques, médiévales et modernes : Dizy (Marne), ZAC « Les Rechignons ». Rapport d’une fouille préventive menée du 15 septembre 2000 au 20 janvier 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Achard-Corompt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Cabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dugois Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP. 2007, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perthes (Haute-Marne), « La Pièce des Essarts » et « La Grande Pièce ». Rapport d’une fouille archéologique menée en 2002 (arrêté 2003/72) [en ligne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Carron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est Nord. 2004, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoroute A 26 Châlons-sur-Marne/Troyes. Études archéologiques. Bouranton « Michaulot » (10 053 001) (Aube). Une tombe à char gauloise (début de La Tène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Afan Grand Est. 1994, 57 p., 23 fig. + photos et annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone mortars, a mainly Culinary Tool in later Middle Ages: Stone Cutting and Sculpture linked to Building Industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting (EAA 2023 Belfast). Abstract Book [on line: file:///C:/Users/gverbrugghe/Downloads/EAA%202023_Abstract%20Book_18%20August.pdf]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Aug 2023, Belfast (Northern Ireland), United Kingdom. pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mortiers en pierre dans les Hauts-de-France : du portus de Quentovic (Pas-de-Calais) et du site castral de Boves (Somme) aux premiers indices d’import maritime au bas Moyen Âge dans le Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Delmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Archéologie et Territoires UMR 7324 CITERES-LAT; Institut National de Recherches Archéologiques Préventives (INRAP); Laboratoire TRAME (UR 4284); Ministère de la Culture (service régional de l’archéologie DRAC Hauts-de-France); Musée de l’Hospice Comtesse de Lille, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre 2021. Des mortiers dès le Xe siècle dans l'Amiénois, une production en pierre de Tournai confirmée et des mortiers/mesures à tourillons ou pas (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Gand, Belgique. pp.131-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dizy, « ZAC Les Rechignons » (51), fouille 2000/2001. Nouvelles données sur une occupation rurale médiévale au pied de l’abbaye d’Hautvillers après l’étude exhaustive du mobilier céramique [résumé]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Journée de l'archéologie en Champagne-Ardenne Châlons-en-Champagne, France. pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03051731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer les corridors fluviaux d’après les relevés stratigraphiques des diagnostics archéologiques : exemple de la vallée de la Seine dans le Nogentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fournand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Langry-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 15 p., </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/nprx-tr66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stenen vijzels 2018-2020 : internationale handel, mortierstocken en felle vrouwen in het laat-middeleeuwse Vlaanderen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Gand, Belgium. pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone mortars: Recent data on the continent for Late Medieval productions traded from the Channel up to the Baltic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th EAA Annual Meeting (Kiel Virtual, 2021). Abstract Book [on line: https://www.e-a-a.org/EAA2021/Programme.aspx?WebsiteKey=122bcc87-037e-4265-b72a-db2092c01854&amp;hkey=f557022c-8526-45dd-b4ad-edaeb1c77ac8&amp;Program=3#Program]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian-Albrechts-Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany. pp.733</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle installation alto-médiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles) dans la partie méridionale de la Montagne de Reims: Avenay-Val-d’Or (Marne), ZAC du Mont Aigu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Bandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Daoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mathelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testard Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desbrosse-Degobertière, Stéphanie; Truc, Marie-Cécile, Oct 2016, Saint-Dizier, France. pp.341-358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers en pierre : ustensiles méconnus, utilisés dès l’âge du Fer, y compris dans les Ardennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes Journées d'actualité de la recherche archéologique en Ardenne-Eifel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alison Smolderen; Pierre Cattelain, Oct 2019, Viroinval, Belgique. pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late medieval stone mortars : trade across the North Sea of a utensil with its culinary uses. Recent evidence from French rescue archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Copenhagen, Sep 2019, Copenhagen, Denmark. pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle installation altomédiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; - IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) dans la partie méridionale de la Montagne de Reims : ZAC du Mont Aigu, Avenay-Val-d'Or (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Namur, Belgique. pp.116-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de recherche sur les mortiers en pierre champenois, franciliens et aquitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Elizagoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés des communications des journées d’études du réseau d’information sur la céramique médiévale et moderne [en ligne : http://iceramm.univ-tours.fr/documents/20150903114854.pdf]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Icéramm, Nov 2015, Tours, France. pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortiers en pierre au château de Caen : une production locale à diffusion internationale par la mer du Nord, entre deux festins au cours de la 2&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; moitié du XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et la 1&amp;lt;sup&amp;gt;ère&amp;lt;/sup&amp;gt; moitié du XIV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Calvados, Basse-Normandie, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bruxelles, Belgique. pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cimetière juif médiéval dans la ville épiscopale de Châlons-en-Champagne (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une installation rurale du haut Moyen Âge au pied de la Montagne de Reims : Dizy, &amp;quot;Les Rechignons&amp;quot; (Marne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gand, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Iron Age and Roman stone mortars and pestles from the oppidum of Bibracte and the city of Autun (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaccottey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late medieval stone mortars in the Meuse valley : trade up to Denmark ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Goemaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Tourneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone mortars : a badly known aspect of the roman material culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roman ornamental stones in North-Western Europe. Tongeren (Belgiê), 20-22 april '16 (http://lampspw.wallonie.be/dgo4/tinymvc/apps/patrimoine/views/Documents/autre/rapport.pdf)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tongeren, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des histoires de mortiers, de mesures à blé et de bénitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Verbrugghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Europe, Paris 2007. 4e Congrès International d'Archéologie Médiévale et Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geert Verbrugghe </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">archéologue, responsable d'opération </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">geert-verbrugghe</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0003-2666-4307</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijzels: een gebruiksvoorwerp gedurende de ijzertijd op basis van Franse vondsten tot aan de Belgische grens (Frankrijk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lunula : Archaeologia protohistorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, XXXIV, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles « unités d’exploitation » agricoles de la transition du premier au second âge du Fer sur le terroir de Longchamp (Perthes, Haute-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.31-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un habitat rural de la fin de l’âge du Bronze (Bronze final III) : “ Les Marsillers ” à Bezannes (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Valentin Munaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tesnier-Hermetey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 90 (4), pp.30-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bussy-Lettrée (Marne), « Le Mont des Maisses »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société d'Agriculture, Commerce, Sciences et Arts du département de la Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, CX, pp.57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortiers en pierre 2022 : Musées de Gand (Belgique) et d'Amiens (Somme, France) &amp; the mortar wreck datée du XIIIe siècle (Poole Bay, Dorset, Angleterre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeologia Mediaevalis 46</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Brussel, Belgique. pp.133-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stone mortars, a mainly Culinary Tool in later Middle Ages: Stone Cutting and Sculpture linked to Building Industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th EAA Annual Meeting (EAA 2023 Belfast). Abstract Book [on line: file:///C:/Users/gverbrugghe/Downloads/EAA%202023_Abstract%20Book_18%20August.pdf]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Queen's University Belfast, Aug 2023, Belfast (Northern Ireland), United Kingdom. pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mortiers en pierre dans les Hauts-de-France : du portus de Quentovic (Pas-de-Calais) et du site castral de Boves (Somme) aux premiers indices d’import maritime au bas Moyen Âge dans le Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du réseau d’information sur la céramique médiévale et moderne (ICERAMM-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Archéologie et Territoires UMR 7324 CITERES-LAT; Institut National de Recherches Archéologiques Préventives (INRAP); Laboratoire TRAME (UR 4284); Ministère de la Culture (service régional de l’archéologie DRAC Hauts-de-France); Musée de l’Hospice Comtesse de Lille, Nov 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortiers en pierre 2021. Des mortiers dès le Xe siècle dans l'Amiénois, une production en pierre de Tournai confirmée et des mortiers/mesures à tourillons ou pas (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Gand, Belgique. pp.131-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizy, « ZAC Les Rechignons » (51), fouille 2000/2001. Nouvelles données sur une occupation rurale médiévale au pied de l’abbaye d’Hautvillers après l’étude exhaustive du mobilier céramique [résumé]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'archéologie en Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Journée de l'archéologie en Champagne-Ardenne Châlons-en-Champagne, France. pp.25-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stenen vijzels 2018-2020 : internationale handel, mortierstocken en felle vrouwen in het laat-middeleeuwse Vlaanderen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Gand, Belgium. pp.136-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stone mortars: Recent data on the continent for Late Medieval productions traded from the Channel up to the Baltic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th EAA Annual Meeting (Kiel Virtual, 2021). Abstract Book [on line: https://www.e-a-a.org/EAA2021/Programme.aspx?WebsiteKey=122bcc87-037e-4265-b72a-db2092c01854&amp;hkey=f557022c-8526-45dd-b4ad-edaeb1c77ac8&amp;Program=3#Program]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian-Albrechts-Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany. pp.733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restituer les corridors fluviaux d’après les relevés stratigraphiques des diagnostics archéologiques : exemple de la vallée de la Seine dans le Nogentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fournand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 15 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/nprx-tr66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late medieval stone mortars : trade across the North Sea of a utensil with its culinary uses. Recent evidence from French rescue archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Sep 2019, Copenhagen, Denmark. pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle installation altomédiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; - IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) dans la partie méridionale de la Montagne de Reims : ZAC du Mont Aigu, Avenay-Val-d'Or (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Namur, Belgique. pp.116-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de recherche sur les mortiers en pierre champenois, franciliens et aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Elizagoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résumés des communications des journées d’études du réseau d’information sur la céramique médiévale et moderne [en ligne : http://iceramm.univ-tours.fr/documents/20150903114854.pdf]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icéramm, Nov 2015, Tours, France. pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortiers en pierre au château de Caen : une production locale à diffusion internationale par la mer du Nord, entre deux festins au cours de la 2&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; moitié du XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; et la 1&amp;lt;sup&amp;gt;ère&amp;lt;/sup&amp;gt; moitié du XIV&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle (Calvados, Basse-Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bruxelles, Belgique. pp.144-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cimetière juif médiéval dans la ville épiscopale de Châlons-en-Champagne (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une installation rurale du haut Moyen Âge au pied de la Montagne de Reims : Dizy, &amp;quot;Les Rechignons&amp;quot; (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Gand, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux sites champenois et leurs apports à l'occupation médiévale et moderne des sites fossoyés : « le Château de la Cour » (comm. de Sainte-Marie-du-Lac/Nuisement, Marne) et le terroir du « Château de Longchamp » (comm. de Perthes, Haute-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Europe Paris (MEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INHA, Sep 2007, Paris, France. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux exemples champenois de sépultures médiévales hors cimetière communautaire : Dizy (Marne) et Perthes (Haute-Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeologia Mediaevalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Gent, Belgique, France. pp.53-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Iron Age and Roman stone mortars and pestles from the oppidum of Bibracte and the city of Autun (Burgundy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late medieval stone mortars in the Meuse valley : trade up to Denmark ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ground Stone Tools and Past Foodways. The 3rd Meeting of the Association for Ground Stone Tools Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark. , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stone mortars : a badly known aspect of the roman material culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman ornamental stones in North-Western Europe. Tongeren (Belgiê), 20-22 april '16 (http://lampspw.wallonie.be/dgo4/tinymvc/apps/patrimoine/views/Documents/autre/rapport.pdf)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tongeren, Belgium. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des histoires de mortiers, de mesures à blé et de bénitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Europe, Paris 2007. 4e Congrès International d'Archéologie Médiévale et Moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortiers en pierre à Dinant et à Poilvache (prov. de Namur) : exemples mosans d’une production diffusée jusqu’au Danemark en passant par la zone de confluence de la Meuse et du Lek/Rhin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre à pierre II. Économie de la pierre dans la vallée de la Meuse et dans les régions limitrophes (Ier s. av. J.-C. – XVIIIe s.). Actes du colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Namur, Dinant (Belgique), France. 1 (Pierre à Pierre II), Direction de la Promotion du Patrimoine, Namur, pp.129-137, 2022, Etudes et documents. Archéologie, 45, 978-2-39038-149-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">12. Stone mortars : a Poorly Known Component Of Material Culture, Used in France Since The Iron Age. Including Recent Data For Late Medieval Trading Reaching The Baltic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Norskov Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jörgensen-Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Sørensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 3rd Meeting of the Association of Ground Stone Tools Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Copenhagen, Denmark. Archaeopress Publishing Ltd, pp.204-228, 2021, Access Archaeology series, 978-1-78969-479-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv2b07trt.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle installation alto-médiévale (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-IX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècles) dans la partie méridionale de la Montagne de Reims: Avenay-Val-d’Or (Marne), ZAC du Mont Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Daoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mathelart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testard Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cherchez la petite bête. L’animal au haut Moyen Âge : 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> journées internationales d’archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint-Dizier, France. 34, Association française d’archéologie mérovingienne, pp.341-358, 2020, Mémoires de l'Association française d'archéologie mérovingienne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mortiers en pierre : ustensiles méconnus, utilisés dès l’âge du Fer, y compris dans les Ardennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Journées d'actualité de la recherche archéologique en Ardenne-Eifel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Viroinval, Belgique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéo-Situla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39/2020, Centre d'Études et de Documentation Archéologiques (Cedarc); Centre de Recherches Archéologiques en Ardenne (CRAA), pp.207-220, 2020, Archéo-Situla</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mortiers en pierre : un aspect méconnu de la culture matérielle du second âge du Fer et des périodes gallo-romaine et médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre à Pierre. Économie de la pierre de l'antiquité à l'époque moderne en Lorraine et régions limitrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nancy, France. Presses universitaires de Nancy, pp.251-260, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des margelles et des mortiers sur des occupations de la fin de la période médiévale sur les sites de Perthes (Haute-Marne) et de Troyes (Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierres du patrimoine européen. Economie de la pierre de l'Antiquité à la fin des Temps modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Château-Thierry (Aisne), France. pp.66-74, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dizy (Marne, France), « Les Rechignons » : un exemple champenois de sépultures dispersées dans et aux abords d’un habitat du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et campagnes en Neustrie. Actes des XXVe Journées internationales d'Archéologie mérovingienne de l'AFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Tournai, Belgique. éd. M. Mergoil, pp.167-173, 2007, AFAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, du IXe au XIIe siècle, à Neuvy-Deux-Clochers (Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 448 p., 2025, Publications du Centre de Recherches Archéologiques et Historiques Anciennes et Médiévales, 978-2-38185-252-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">6. Des nouveaux mortiers en pierre lors de la fouille du quartier troyen de la Planche Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marchaisseau V. (dir.), Grand Est, Aube, Troyes, Rue de la Planche Clément. L’évolution d’une zone humide au sein de la ville de Troyes (XIIIe-XXe siècles). Rapport de fouille archéologique préventive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, , pp.447-461, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">5.9 Les objets en pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mataouchek V. (éd.), Naissance et évolution de l’ensemble castral de Vesvre, du IXe au XIIe siècle, à Neuvy-Deux-Clochers (Cher). Manuscrit 2021, Caen : Presses Universitaires de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 et 2, vol. I, pp. 198‑201 ; et vol. II, pp. 172 (fig. 5.87)., 2025, Publications du CRAHAM / série antique et médiévale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezannes &amp;quot;Les Marsillers&amp;quot; [chap. III. Notices de sites (âge du Bronze / premier âge du Fer)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bündgen Sidonie (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bezannes (Marne) : l'environnement naturel et les premières occupations. Du Néolithique au premier âge du Fer. Projet collectif de recherche "Evolution d'un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulletin de la Société Archéologique Champenoise, t. 118 (2), pp.97-121, 2025, 978-2-918253-44-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20. Etude d'un mortier médiéval, PLA campagne 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Riquier Vincent; Durost Raphaël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Est, Buchères, Saint-Léger-près-Troyes. Parc Logistique de l’Aube : l’évolution d’un terroir sur six millénaires. III : campagne de fouille 2008. Rapport de fouille archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap Grand Est</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.580-584, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">15. Deux nouveaux mortiers en pierre au nord de l'abbaye Saint-Remi (Reims, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-C. Truc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Est, Marne, Reims, 22 rue d’Oseille, 142 rue du Barbâtre, 3 rue d’Armonville. Nécropole antique et habitat médiéval à moderne. Rapport de fouille archéologique préventive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.419-426, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boves : des mortiers en pierre dès le Xe siècle en bordure d’un affluent de la Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonvel, Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boves (Somme). Quartier Notre-Dame des Champs. Le complexe castral et prioral du château médiéval de Boves. Recherches pluridisciplinaires sur un terroir picard de l'époque antique à la Révolution française. Trente-cinquième campagne. Triennale 2021-2023. 31 mai au 3 juillet 2021. 1re année de triennale. Rapport de fouille programmée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Archéologie Préventive Amiens Métropole, pp.210-213, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cimetière juif dans la ville épiscopale de Châlons-en-Champagne [Marne, France] [encadré dans le chapitre II, Les juifs en France au Moyen Âge]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Salmona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du judaïsme en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.68-69, 2021, 978-2-348-05957-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortiers en pierre, à partir du Xe siècle, sur le site castral de Boves et dans la ville d'Amiens (Somme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonvel, Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boves (Somme). Quartier Notre-Dame des Champs. Le complexe castral et prioral du château médiéval de Boves. Recherches pluridisciplinaires sur un terroir picard de l'époque antique à la Révolution française. Trente-quatrième campagne (18-19 et 25-26 juillet 2020, 14 au 26 septembre 2020). 3e année de triennale. Document Final de Synthèse 2018-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Archéologie Préventive Amiens Métropole, pp.250-258, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortier (récipient) en calcaire d’un quartier troyen de tanneurs médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Baudin; Valérie Toureille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un roi pour deux couronnes. Troyes 1420 : Catalogue d’exposition, musée de Troyes, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.220-221, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouranton, &amp;quot;Michaulot&amp;quot; : un ensemble funéraire monumental d'un guerrier du début du second âge du Fer à l'est de l'agglomération troyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie dans l'Aube. Des premiers paysans au prince de Lavau, 5300 à 450 avant notre ère. Catalogue d'exposition du 5 mai 2018 au 29 septembre 2019, Troyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.246-253, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux mortiers en pierre dans la forteresse de Poilvache (comm. d’Yvoir, Namur) avec une nouvelle attestation mosane d'une production décorée à diffusion jusqu'au Danemark ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Stuckens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quoi de neuf à Poilvache ? Catalogue d'exposition 31 mars au 4 novembre 2018, Bouvignes-sur-Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, , pp.167-174, 2018, Cahiers de la MPMM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marolles-sur-Seine, “Parc Saint-Donain” (77)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baray Luc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sénons. Archéologie et histoire d’un peuple gaulois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.278-279, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03079318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des outils de mouture dans les sites ruraux protohistoriques du Centre Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaccottey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deffressigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Galland-Crety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-76, 2017, 978-2-35613-189-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mortiers en pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Guillot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forges médiévales et écurie de la Renaissance au château de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.305-324, 2015, Publications du CRAHAM / série antique et médiévale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir de la commanderie d’Avalleur à l’époque hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les templiers dans l’Aube. Cycle de conférences organisé dans le cadre de l'exposition " Templiers. Une histoire, notre trésor"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Vie en Champagne, pp.243-278, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques funéraires en Champagne-Ardenne à La Tène finale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Desbrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Barral; Bernard Dedet; Fabien Delrieu; Pierre Giraud; Isabelle Le Goff; Stéphane Marion; Anne Villard-Le Tiec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’âge du Fer en Basse-Normandie. Gestes funéraires en Gaule au second âge du Fer. Actes du XXXIIIe colloque international de l’Association française pour l’étude de l’âge du Fer (Caen, 20-24 mai 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-187, 2011, 978-2-84867-314-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.7062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un habitat du haut Moyen Âge sur le versant méridional de la Montagne de Reims : Dizy (Marne), Les Rechignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume (J.), Peytremann (É.) dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Austrasie. Sociétés, Économies, Territoires, Christianisation. Actes des XXVIe journées internationales d’archéologie mérovingienne, Nancy 22-25 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XIX, pp.49-58, 2008, Mémoires publiés par l’Association française d’Archéologie mérovingienne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03241410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Châlons-en-Champagne] Des origines au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Bonnet; Bernard Ducouret; Sandra Miguel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Châlons-en-Champagne (Marne). Inventaire général du patrimoine culturel, région Champagne-Ardenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 246, pp.8-14, 2007, Images du Patrimoine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loisy-sur-Marne (Marne). L’Accin de la Vieille Vigne [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.352-353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vélye (Marne). 66 rue Principale [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie Médiévale. Varia : Chronique des fouilles médiévales en France en 2018, 49</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +4902,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="75A1B58C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +5135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05535414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443008v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tesnier-Hermetey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02559751v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05442618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04036850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03207492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02916425v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Norskov Pedersen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S&#248;rensen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07trt.15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Friboulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garenaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443003v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03242793v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04699743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862302v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jonvel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Chaidron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532211v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532196v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532254v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532261v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532171v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02527052v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240784v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugois Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02963793v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04183836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03051731v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03115525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03293091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046112v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442989v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442977v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443002v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tourneur" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geert-verbrugghe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2666-4307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05535414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443664v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443008v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tesnier-Hermetey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02559751v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04036850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04183836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03051731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03115525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03293091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03242793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tourneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02916425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Norskov Pedersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S&#248;rensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07trt.15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05442618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04699743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dolia.inrap.fr/flora/ark:/64298/0178020/doc/56537." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dolia.inrap.fr/flora/ark:/64298/0179097." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03207492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Friboulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garenaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>