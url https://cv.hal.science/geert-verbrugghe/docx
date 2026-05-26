--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -886,314 +886,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stenen vijzels 2018-2020 : internationale handel, mortierstocken en felle vrouwen in het laat-middeleeuwse Vlaanderen</w:t>
-[...42 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restituer les corridors fluviaux d’après les relevés stratigraphiques des diagnostics archéologiques : exemple de la vallée de la Seine dans le Nogentais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fournand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 15 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/nprx-tr66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115525v1</w:t>
+                <w:t xml:space="preserve">hal-03118258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone mortars: Recent data on the continent for Late Medieval productions traded from the Channel up to the Baltic</w:t>
+                <w:t xml:space="preserve">Stenen vijzels 2018-2020 : internationale handel, mortierstocken en felle vrouwen in het laat-middeleeuwse Vlaanderen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th EAA Annual Meeting (Kiel Virtual, 2021). Abstract Book [on line: https://www.e-a-a.org/EAA2021/Programme.aspx?WebsiteKey=122bcc87-037e-4265-b72a-db2092c01854&amp;hkey=f557022c-8526-45dd-b4ad-edaeb1c77ac8&amp;Program=3#Program]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian-Albrechts-Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany. pp.733</w:t>
+              <w:t xml:space="preserve">44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque Archaeologia Mediaevalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Gand, Belgium. pp.136-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293091v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restituer les corridors fluviaux d’après les relevés stratigraphiques des diagnostics archéologiques : exemple de la vallée de la Seine dans le Nogentais</w:t>
-[...83 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stone mortars: Recent data on the continent for Late Medieval productions traded from the Channel up to the Baltic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verbrugghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th EAA Annual Meeting (Kiel Virtual, 2021). Abstract Book [on line: https://www.e-a-a.org/EAA2021/Programme.aspx?WebsiteKey=122bcc87-037e-4265-b72a-db2092c01854&amp;hkey=f557022c-8526-45dd-b4ad-edaeb1c77ac8&amp;Program=3#Program]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian-Albrechts-Universität zu Kiel, Sep 2021, Kiel (Virtual), Germany. pp.733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/nprx-tr66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03118258v1</w:t>
+                <w:t xml:space="preserve">hal-03293091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late medieval stone mortars : trade across the North Sea of a utensil with its culinary uses. Recent evidence from French rescue archaeology</w:t>
               </w:r>
@@ -3803,169 +3803,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouranton, &amp;quot;Michaulot&amp;quot; : un ensemble funéraire monumental d'un guerrier du début du second âge du Fer à l'est de l'agglomération troyenne</w:t>
+                <w:t xml:space="preserve">Deux mortiers en pierre dans la forteresse de Poilvache (comm. d’Yvoir, Namur) avec une nouvelle attestation mosane d'une production décorée à diffusion jusqu'au Danemark ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.246-253, 2018</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Stuckens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quoi de neuf à Poilvache ? Catalogue d'exposition 31 mars au 4 novembre 2018, Bouvignes-sur-Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, , pp.167-174, 2018, Cahiers de la MPMM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442409v1</w:t>
+                <w:t xml:space="preserve">hal-02442207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux mortiers en pierre dans la forteresse de Poilvache (comm. d’Yvoir, Namur) avec une nouvelle attestation mosane d'une production décorée à diffusion jusqu'au Danemark ?</w:t>
+                <w:t xml:space="preserve">Bouranton, &amp;quot;Michaulot&amp;quot; : un ensemble funéraire monumental d'un guerrier du début du second âge du Fer à l'est de l'agglomération troyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 12, , pp.167-174, 2018, Cahiers de la MPMM</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie dans l'Aube. Des premiers paysans au prince de Lavau, 5300 à 450 avant notre ère. Catalogue d'exposition du 5 mai 2018 au 29 septembre 2019, Troyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.246-253, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442207v1</w:t>
+                <w:t xml:space="preserve">hal-02442409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marolles-sur-Seine, “Parc Saint-Donain” (77)</w:t>
               </w:r>
@@ -4347,51 +4347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques funéraires en Champagne-Ardenne à La Tène finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4904,51 +4904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75A1B58C"/>
+    <w:nsid w:val="C9235200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5135,51 +5135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geert-verbrugghe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2666-4307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05535414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443664v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443008v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tesnier-Hermetey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02559751v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04036850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04183836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03051731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03115525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03293091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03242793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tourneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02916425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Norskov Pedersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S&#248;rensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07trt.15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05442618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04699743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dolia.inrap.fr/flora/ark:/64298/0178020/doc/56537." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dolia.inrap.fr/flora/ark:/64298/0179097." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03207492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Friboulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garenaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/geert-verbrugghe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-2666-4307" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05535414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443664v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443008v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Valentin Munaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tesnier-Hermetey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02559751v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04036850v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04183836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707511v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619170v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03051731v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03118258v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fournand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lenda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/nprx-tr66" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03115525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03293091v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442977v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03242793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goemaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tourneur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02916425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Norskov Pedersen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#246;rgensen-Lindahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel S&#248;rensen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Richter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2b07trt.15" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219743v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathelart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testard Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442872v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443010v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073456v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05442618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04699743v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dolia.inrap.fr/flora/ark:/64298/0178020/doc/56537." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05073440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dolia.inrap.fr/flora/ark:/64298/0179097." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03619172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03207492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/archeologie_du_judaisme_en_france-9782348059575" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03148567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02532251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825343v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deffressigne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galland-Crety" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623798v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Venault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Friboulet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garenaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.7062" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241410v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443003v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862302v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>