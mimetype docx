--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -147,18040 +147,18174 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cool topoclimates promote cold-adapted plant diversity in temperate mountain forests.</w:t>
+                <w:t xml:space="preserve">The long-term decrease in extreme cold events is a key factor in the increased mortality of Norway spruce and silver fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
+                <w:t xml:space="preserve">Hélène Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiel de Lombaerde</w:t>
+                <w:t xml:space="preserve">Marion Caloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen de Pauw</w:t>
+                <w:t xml:space="preserve">Emilie Joetzjer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Sanczuk</w:t>
+                <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Vangansbeke</w:t>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (e16), </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 384, pp.111151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889823v1</w:t>
+                <w:t xml:space="preserve">hal-05575496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentinel-2 time series reveal species-specific responses in temperate conifer dieback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Carletti</w:t>
+                <w:t xml:space="preserve">Raphael Dutrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (1), pp.2547386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22797254.2025.2547386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction drives recent thermophilization but does not trigger homogenization in forest understorey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cool topoclimates promote cold-adapted plant diversity in temperate mountain forests.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiel de Lombaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
+                <w:t xml:space="preserve">Karen de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pieter Sanczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Vangansbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02362-3⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (e16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501662v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surprisingly wide climatic niche breadth of a relict mountain species raises hope for survival under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaacoub Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernandez-Manjarres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (12), pp.e13897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ddi.13897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial vulnerability assessment of silver fir and Norway spruce dieback driven by climate warming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
+                <w:t xml:space="preserve">Extinction drives recent thermophilization but does not trigger homogenization in forest understorey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien Dallery</w:t>
+                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Bresson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-022-01570-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.695-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02362-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005898v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique spontanée de régénération des peuplements du Nord-Est de la France au cours des 20 ans suivant la tempête de 1999</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomír Tichý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dietz</w:t>
+                <w:t xml:space="preserve">Irena Axmanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Laurent</w:t>
+                <w:t xml:space="preserve">Jürgen Dengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lacombe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Riccardo Guarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Florian Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 74 (4), pp.481 - 494. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), pp.e13168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2023.7899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400932v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High landscape‐scale forest cover favours cold‐adapted plant communities in agriculture–forest mosaics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial vulnerability assessment of silver fir and Norway spruce dieback driven by climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐claude Gégout</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13676⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (2), pp.341-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-022-01570-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321793v1</w:t>
+                <w:t xml:space="preserve">hal-04005898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellenberg‐type indicator values for European vascular plant species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique spontanée de régénération des peuplements du Nord-Est de la France au cours des 20 ans suivant la tempête de 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Guarino</w:t>
+                <w:t xml:space="preserve">Lucie Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jansen</w:t>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13168⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (4), pp.481 - 494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2023.7899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001980v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beech and hornbeam dominate oak 20 years after the creation of storm-induced gaps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High landscape‐scale forest cover favours cold‐adapted plant communities in agriculture–forest mosaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Borderieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119758⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (6), pp.893-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926051v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limited number of species is sufficient to assign a vegetation plot to a forest vegetation unit</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and spatial extent of understory plant species requiring vegetation control to ensure tree regeneration in French forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Cadet</w:t>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12650⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-022-01160-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643415v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and spatial extent of understory plant species requiring vegetation control to ensure tree regeneration in French forests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Beech and hornbeam dominate oak 20 years after the creation of storm-induced gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-022-01160-w⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 503, pp.119758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926054v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
+                <w:t xml:space="preserve">A limited number of species is sufficient to assign a vegetation plot to a forest vegetation unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Pedersoli</w:t>
+                <w:t xml:space="preserve">Stéphanie Wurpillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chaste</w:t>
+                <w:t xml:space="preserve">Jacques Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Morneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+                <w:t xml:space="preserve">Serge Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.e12650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889469v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal resolution of soil properties maps varies according to their geographical extent and location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Pedersoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Taccoen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Emeline Chaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13595-022-01142-y⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 412 (115723), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.115723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694879v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les limites climatiques de survie et de croissance du cèdre du Liban au stade juvénile en région méditerranéenne ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
+                <w:t xml:space="preserve">Climate change-induced background tree mortality is exacerbated towards the warm limits of the species ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13595-022-01142-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965160v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les observatoires des peuplements dévastés et mités après tempête, 1re partie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Lacombe</w:t>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Collet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 489, pp.119048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155557v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observatoires des peuplements dévastés et mités après tempête, 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 261, pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des peuplements dévastés et mités après tempête (1999). 1 - Analyse des dynamiques naturelles forestières après deux décennies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Les observatoires des peuplements dévastés et mités après tempête, 1re partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71-72, pp.3-10</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260, pp.13-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955976v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping species richness of plant families in European vegetation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles sont les limites climatiques de survie et de croissance du cèdre du Liban au stade juvénile en région méditerranéenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaacoub Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cèdres, 42 (2), pp.157-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.13035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03363269v1</w:t>
+                <w:t xml:space="preserve">hal-03965160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire des peuplements dévastés et mités après tempête (1999). 1 - Analyse des dynamiques naturelles forestières après deux décennies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Richard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71-72, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293479v1</w:t>
+                <w:t xml:space="preserve">hal-03955976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire des peuplements dévastés et mités après tempête (1999). 2 - Éléments de diagnostic pour optimiser la reconstitution des peuplements sinistrés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+                <w:t xml:space="preserve">Mapping species richness of plant families in European vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Večeřa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dietz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Irena Axmanová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Padullés Cubino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeňka Lososová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Divíšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.e13035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956007v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and socio-economic factors explain differences between observed and expected naturalization patterns of European plants around the world</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The climatic debt is growing in the understorey of temperate forests: Stand characteristics matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">Benoit Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Hobohm</w:t>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Brunel</w:t>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry J. Conn</w:t>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (7), pp.1514-1531. </w:t>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1474-1487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363005v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis-Michel Nageleisen</w:t>
+                <w:t xml:space="preserve">Observatoire des peuplements dévastés et mités après tempête (1999). 2 - Éléments de diagnostic pour optimiser la reconstitution des peuplements sinistrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71-72, pp.11-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889520v2</w:t>
+                <w:t xml:space="preserve">hal-03956007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natura 2000 forest habitats: climatic debt in lowlands and thermophilization in highlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Maciejewski</w:t>
+                <w:t xml:space="preserve">Climate and socio-economic factors explain differences between observed and expected naturalization patterns of European plants around the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Kuhn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carsten Hobohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry J. Conn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02044-z⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.1514-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045938v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUNIS Habitat Classification: Expert system, characteristic species combinations and distribution maps of European habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Chytrý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomír Tichý</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan M Hennekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Knollová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (4), pp.648-675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/avsc.12519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation unit assignments: phytosociology experts and classification programs show similar performance but low convergence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Natura 2000 forest habitats: climatic debt in lowlands and thermophilization in highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12516⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (13), pp.3689-3701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02044-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048253v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windstorm‐induced canopy openings accelerate temperate forest adaptation to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (11), pp.2067-2077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.13177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background mortality drivers of European tree species : climate change matters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
+                <w:t xml:space="preserve">Vegetation unit assignments: phytosociology experts and classification programs show similar performance but low convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.698-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02095574v2</w:t>
+                <w:t xml:space="preserve">hal-03048253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of niches and distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Kambach</w:t>
+                <w:t xml:space="preserve">Alpha diversity of vascular plants in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Večeřa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Divíšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+                <w:t xml:space="preserve">Borja Jiménez‐alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Welk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Seidler</w:t>
+                <w:t xml:space="preserve">Idoia Biurrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.03495⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (9), pp.1919-1935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179548v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting declines of cold-demanding plant species in lowlands under climate warming</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Of niches and distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kambach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Welk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Seidler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 42 (1), pp.36-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.03469⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 42 (3), pp.467-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154544v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil and climate differently impact NDVI patterns according to the season and the stand type</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highlighting declines of cold-demanding plant species in lowlands under climate warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.052⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (1), pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889618v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha diversity of vascular plants in European forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+                <w:t xml:space="preserve">Background mortality drivers of European tree species : climate change matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Jiménez‐alfaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Idoia Biurrun</w:t>
+                <w:t xml:space="preserve">Vincent V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13624⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1900), pp.20190386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356964v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and environment shape species pools and community diversity in European beech forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil and climate differently impact NDVI patterns according to the season and the stand type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Cheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t>
+                <w:t xml:space="preserve">J.P. Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Girardello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milan Chytrý</w:t>
+                <w:t xml:space="preserve">V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens-Christian Svenning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Willner</w:t>
+                <w:t xml:space="preserve">J.S. Azcona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0462-6⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651 (Part 2), pp.2874-2885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624240v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in shade tolerance drives the mixture effect on oak productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil water storage appears to compensate for climatic aridity at the xeric margin of European tree species distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl H. Mellert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Toigo</w:t>
+                <w:t xml:space="preserve">Susanne Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perot</w:t>
+                <w:t xml:space="preserve">Christian Kölling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Courbaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">- Gégout J.C.</w:t>
+                <w:t xml:space="preserve">Isabel Dorado-Liñán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12811⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (1), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-017-1092-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607385v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil water storage appears to compensate for climatic aridity at the xeric margin of European tree species distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simuler les effets combinés de la pollution atmosphérique et du changement climatique sur les écosystèmes forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rizzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl H. Mellert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+                <w:t xml:space="preserve">Salim Belyazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Winter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabel Dorado-Liñán</w:t>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives, 58-59-60 spécial "RENECOFOR : 25 ans de suivi des écosystèmes forestiers, bilan et perspectives", pp.84-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357326v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les effets combinés de la pollution atmosphérique et du changement climatique sur les écosystèmes forestiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">History and environment shape species pools and community diversity in European beech forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Jiménez-Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Girardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Chytrý</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Christian Svenning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Probst</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+                <w:t xml:space="preserve">Wolfgang Willner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.483-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0462-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364436v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological constraints increase the climatic debt in forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Difference in shade tolerance drives the mixture effect on oak productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+                <w:t xml:space="preserve">Benoît Courbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Riofrio-Dillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Drapier</w:t>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice de Ruffray</w:t>
+                <w:t xml:space="preserve">- Gégout J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (106), pp.1073-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms12643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594298v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the bioindication of forest soil acidity, nitrogen and mineral nutrition using plant species</w:t>
+                <w:t xml:space="preserve">Ecological constraints increase the climatic debt in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina E. Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Wurpillot</w:t>
+                <w:t xml:space="preserve">Gabriela Riofrio-Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.05.047⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418726v1</w:t>
+                <w:t xml:space="preserve">hal-01594298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil aeration, water deficit, nitrogen availability, acidity and temperature all contribute to shaping tree species distribution in temperate forests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing the bioindication of forest soil acidity, nitrogen and mineral nutrition using plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulina E. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Wurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12370⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.359-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531633v1</w:t>
+                <w:t xml:space="preserve">hal-01418726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early signs of range disjunction of submountainous plant species: an unexplored consequence of future and contemporary climate changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Soil aeration, water deficit, nitrogen availability, acidity and temperature all contribute to shaping tree species distribution in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (2), pp.387-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.13243⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01532575v1</w:t>
+                <w:t xml:space="preserve">hal-01531633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the possible impact of atmospheric CO2 increase on Araucaria araucana wood density</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early signs of range disjunction of submountainous plant species: an unexplored consequence of future and contemporary climate changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (6), pp.2094-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10342-016-0942-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574914v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of climate change and atmospheric N deposition on French forests biodiversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Investigating the possible impact of atmospheric CO2 increase on Araucaria araucana wood density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina E. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Alard</w:t>
+                <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.12.048⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 135 (2), pp.389-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10342-016-0942-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360660v1</w:t>
+                <w:t xml:space="preserve">hal-01574914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disjunct populations of European vascular plant species keep the same climatic niches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Per Arild Aarrestad</w:t>
+                <w:t xml:space="preserve">Modelling the impact of climate change and atmospheric N deposition on French forests biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rizzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belyazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inger Greve Alsos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Scott Armbruster</w:t>
+                <w:t xml:space="preserve">Manuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12375⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 213, pp. 1016-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2015.12.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599162v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SILVAE portal provides access to ecological and forestry maps for france</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disjunct populations of European vascular plant species keep the same climatic niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Wasof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piedallu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Perez</w:t>
+                <w:t xml:space="preserve">Per Arild Aarrestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Seynave</w:t>
+                <w:t xml:space="preserve">Inger Greve Alsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gasparotto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Scott Armbruster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/56285⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (12), pp.1401 - 1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598652v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree cover at fine and coarse spatial grains interacts with shade tolerance to shape plant species distributions across the Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SILVAE portal provides access to ecological and forestry maps for france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Nieto-Lugilde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+                <w:t xml:space="preserve">I. Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+                <w:t xml:space="preserve">D. Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aeschimann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.00954⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195116v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de fertilité des sols forestiers tempérés : enjeux, approches et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree cover at fine and coarse spatial grains interacts with shade tolerance to shape plant species distributions across the Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Nieto-Lugilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ponette</w:t>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bispo</w:t>
+                <w:t xml:space="preserve">David Aeschimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brêthes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Feix</w:t>
+                <w:t xml:space="preserve">Stefan Dullinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/56563⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (6), pp.578-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.00954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598645v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du portail web SYLVAE : système d’informations localisées sur la végétation, les arbres et leur environnement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+                <w:t xml:space="preserve">Indicateurs de fertilité des sols forestiers tempérés : enjeux, approches et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ponette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gasparotto</w:t>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Brêthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Feix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/54051⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 66 (4), pp.501-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/56563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598653v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le portail web SILVAE met à disposition des informations écologiques et forestières spatialisées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Présentation du portail web SYLVAE : système d’informations localisées sur la végétation, les arbres et leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 4, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/54051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/56579⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598648v1</w:t>
+                <w:t xml:space="preserve">hal-01598653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can species distribution models be used to describe plant abundance patterns?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le portail web SILVAE met à disposition des informations écologiques et forestières spatialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (6), pp.665 - 674. </w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.07362.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/56579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001068v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light and competition gradients fail to explain the coexistence of shade-tolerant [i]Fagus sylvatica[/i] and shade-intermediate [i]Quercus petraea[/i] seedlings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal patterns of Ellenberg nutrient values in forests of Germany and adjacent regions - a survey based on phytosociological databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Ewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephan Hennekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wohlgemuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tuexenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.93-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195069v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water balance performs better than climatic water variables in tree species distribution modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (4), pp.470-482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.12012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal patterns of Ellenberg nutrient values in forests of Germany and adjacent regions - a survey based on phytosociological databases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can species distribution models be used to describe plant abundance patterns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hennekens</w:t>
+                <w:t xml:space="preserve">Rosalinde R. van Couwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Conrad</w:t>
+                <w:t xml:space="preserve">J-Claude J.-C. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wohlgemuth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kris K. Verheyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tuexenia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (6), pp.665 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2012.07362.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599222v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The right releve in the right vegetation unit: a new typicality index to reproduce expert judgement with an automatic classification programme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+                <w:t xml:space="preserve">Light and competition gradients fail to explain the coexistence of shade-tolerant [i]Fagus sylvatica[/i] and shade-intermediate [i]Quercus petraea[/i] seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (7), pp.1421-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01337.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01004223v1</w:t>
+                <w:t xml:space="preserve">hal-01195069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a recovery time: forest herbs insight related to anthropogenic acidification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Disregarding the edaphic dimension in species distribution models leads to the omission of crucial spatial information under climate change: the case of Quercus pubescens in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (11), pp.3383 - 3394. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 18 (8), pp.2648 - 2660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02679.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01003353v1</w:t>
+                <w:t xml:space="preserve">hal-01004159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disregarding the edaphic dimension in species distribution models leads to the omission of crucial spatial information under climate change: the case of Quercus pubescens in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">The right releve in the right vegetation unit: a new typicality index to reproduce expert judgement with an automatic classification programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02679.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.24 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01337.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004159v1</w:t>
+                <w:t xml:space="preserve">hal-01004223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niches of temperate tree species converge towards nutrient-richer conditions over ontogeny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Toward a recovery time: forest herbs insight related to anthropogenic acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Riofrio-Dillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19582.x⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (11), pp.3383 - 3394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01000546v1</w:t>
+                <w:t xml:space="preserve">hal-01003353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’un réseau de suivi des écosystèmes forestiers en limite des départements de la Meuse et de la Haute-Marne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La carte de végétation du CNRS à l'ère du numérique : la base de données géographique de la végétation de la France. Couverture vectorielle harmonisée à 1/1 000 000 et scan géoréférencé à 1/200 000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Leclerc</w:t>
+                <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Conil</w:t>
+                <w:t xml:space="preserve">Jean-Paul Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/45563⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (559), pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.24688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449749v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geology and climate conditions affect more humus forms than forest canopies at large scale in temperate forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Randin</w:t>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried W. Thuiller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02393.x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 162 (1-2), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000485v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geology and climate conditions affect more humus forms than forest canopies at large scale in temperate forests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Niches of temperate tree species converge towards nutrient-richer conditions over ontogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120 (10), pp.1479-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2011.19582.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578552v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in plant community composition lag behind climate warming in lowland forests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice P. de Ruffray</w:t>
+                <w:t xml:space="preserve">Mise en place d’un réseau de suivi des écosystèmes forestiers en limite des départements de la Meuse et de la Haute-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10548⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (3), pp.347-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/45563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001166v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance response of western European forest species along canopy openness and soil pH gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">21st century climate change threatens mountain flora unequally across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin R. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Randin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried W. Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalinde van Couwenberghe van Couwenberghe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan S. Dullinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklaus E. N. E. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2011.06.049⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (7), pp.2330-2341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2010.02393.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000488v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte de végétation du CNRS à l'ère du numérique : la base de données géographique de la végétation de la France. Couverture vectorielle harmonisée à 1/1 000 000 et scan géoréférencé à 1/200 000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leguédois</w:t>
+                <w:t xml:space="preserve">Changes in plant community composition lag behind climate warming in lowland forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain R. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Party</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+                <w:t xml:space="preserve">Gabriela G. Riofrio-Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gauquelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Patrice P. de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (559), pp.1-36. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 479 (7374), pp.517-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.24688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature10548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018998v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Scale Analysis of the Region Effect on Vascular Plant Species Diversity in Southern and Northern European Mountain Ranges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abundance response of western European forest species along canopy openness and soil pH gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Vittoz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosalinde van Couwenberghe van Couwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (12), </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 262 (8), pp.1483-1490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2011.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195060v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant community changes during 1989-2007 in response to climate warming in the Jura Mountains (France and Switzerland)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gap partitioning among temperate tree species across a regional soil gradient in windstorm-disturbed forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Svenning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 260 (1), pp.146-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.04.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2010.01201.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195023v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing trend and fluctuations in the mean ring density of Norway spruce through the twentieth century</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La remontée de la distribution altitudinale des espèces végétales forestières tempérées en lien avec le réchauffement climatique récent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest/2010055⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (3-4), pp.465-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/38961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883653v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d’un indice de typicité des relevés en vue de classer automatiquement les relevés floristiques dans les systèmes phytosociologique et habitats</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Decreasing trend and fluctuations in the mean ring density of Norway spruce through the twentieth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rittie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/38959⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 67 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2010055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449699v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses de quelques habitats naturels forestiers et de leurs espèces typiques au changement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Définition d’un indice de typicité des relevés en vue de classer automatiquement les relevés floristiques dans les systèmes phytosociologique et habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 3-4, pp.485-500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/38963⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 62 (3-4), pp.449-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/38959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195052v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les habitats forestiers de la France tempérée : typologie et caractérisation phytoécologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cross-Scale Analysis of the Region Effect on Vascular Plant Species Diversity in Southern and Northern European Mountain Ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wohlgemuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 62 (3-4), pp.365-374. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/38949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0015734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449703v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phytosociologie face aux défis de la connaissance et de la gestion durable des espaces naturels (Avant-propos)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Forest plant community changes during 1989-2007 in response to climate warming in the Jura Mountains (France and Switzerland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Svenning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/38934⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (5), pp.949-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2010.01201.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449628v1</w:t>
+                <w:t xml:space="preserve">hal-01195023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La remontée de la distribution altitudinale des espèces végétales forestières tempérées en lien avec le réchauffement climatique récent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Réponses de quelques habitats naturels forestiers et de leurs espèces typiques au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 62 (3-4), pp.465-476. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/38961⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 3-4, pp.485-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/38963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449666v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap partitioning among temperate tree species across a regional soil gradient in windstorm-disturbed forests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les habitats forestiers de la France tempérée : typologie et caractérisation phytoécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2010.04.013⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 62 (3-4), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/38949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195019v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact potentiel du changement climatique sur la distribution de l'Epicéa, du Sapin, du Hêtre et du Chêne sessile en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La phytosociologie face aux défis de la connaissance et de la gestion durable des espaces naturels (Avant-propos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, LXI (6), pp.567-593. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 62 (3-4), pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/38934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/32924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00835897v1</w:t>
+                <w:t xml:space="preserve">hal-03449628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of soil nutrients in the distribution of forest communities on a large geographical scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact potentiel du changement climatique sur la distribution de l'Epicéa, du Sapin, du Hêtre et du Chêne sessile en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, LXI (6), pp.567-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/32924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00428.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195035v1</w:t>
+                <w:t xml:space="preserve">hal-00835897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences between tree species seedling and adult altitudinal distribution in mountain forests during the recent warm period (1986–2006)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Importance of soil nutrients in the distribution of forest communities on a large geographical scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2008.00428.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05791.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195022v1</w:t>
+                <w:t xml:space="preserve">hal-01195035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective importance of ecological conditions and stand composition on Abies alba Mill. dominant height growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Differences between tree species seedling and adult altitudinal distribution in mountain forests during the recent warm period (1986–2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (5), pp.765-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05791.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195037v1</w:t>
+                <w:t xml:space="preserve">hal-01195022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cartographie prédictive des stations forestières : un nouvel outil au service du gestionnaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cluzeau</w:t>
+                <w:t xml:space="preserve">A significant upward shift in plant species optimum elevation during the 20th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo A. Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice de Ruffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Brisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/17240⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 320, pp.1768-1771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1156831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449798v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient assessment of topographic solar radiation to improve plant distribution models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La cartographie prédictive des stations forestières : un nouvel outil au service du gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.06.001⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (1), pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/17240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835905v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A significant upward shift in plant species optimum elevation during the 20th century</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henry Brisse</w:t>
+                <w:t xml:space="preserve">Respective importance of ecological conditions and stand composition on Abies alba Mill. dominant height growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1156831⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 255 (3-4), pp.619-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00309546v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the spatial distribution of European beech (Fagus sylvatica L.) limited by its potential height growth?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efficient assessment of topographic solar radiation to improve plant distribution models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01930.x⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148 (11), pp.1696-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2008.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195029v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative prediction of the distribution and abundance of Vaccinium myrtillus (L.) with climatic and edaphic factors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multiscale computation of solar radiation for predictive vegetation modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 64 (8), pp.899-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2007.tb02566.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01194960v1</w:t>
+                <w:t xml:space="preserve">hal-00835902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in environmental controls on the growth of Abies alba Mill. in the Vosges Mountains, north-eastern France, during the 20th century</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Is the spatial distribution of European beech (Fagus sylvatica L.) limited by its potential height growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (4), pp.472-484. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (10), pp.1851-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00310.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01930.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194982v1</w:t>
+                <w:t xml:space="preserve">hal-01195029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale computation of solar radiation for predictive vegetation modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantitative prediction of the distribution and abundance of Vaccinium myrtillus (L.) with climatic and edaphic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2007072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (4), pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2007.tb02566.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835902v1</w:t>
+                <w:t xml:space="preserve">hal-01194960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can understory vegetation accurately predict site index? A comparative study using floristic and abiotic indices in sessile oak (Quercus petraea Liebl.) stands in northern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Franc</w:t>
+                <w:t xml:space="preserve">Changes in environmental controls on the growth of Abies alba Mill. in the Vosges Mountains, north-eastern France, during the 20th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.472-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-8238.2007.00310.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2005091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02587488v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of granite mineralogy, rainfall, vegetation and relief on stream water chemistry (Vosges Mountains, north-eastern France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">The derivation of species response curves with Gaussian logistic regression is sensitive to sampling intensity and curve characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.12.012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 199 (2), pp.164-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661192v1</w:t>
+                <w:t xml:space="preserve">hal-02666427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can understory vegetation accurately predict site index? A comparative study using floristic and abiotic indices in sessile oak (Quercus petraea Liebl.) stands in northern France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63 (1), pp.31-42</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 63 (4), pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2006017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883949v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs écologiques et production du hêtre en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Soil nutritional factors improve models of plant species distribution: an illustration with Acer campestre (L.) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (10), pp.1750-1763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01443.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653617v1</w:t>
+                <w:t xml:space="preserve">hal-02667738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The derivation of species response curves with Gaussian logistic regression is sensitive to sampling intensity and curve characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Facteurs écologiques et production du hêtre en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 167, pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666427v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can understory vegetation accurately predict site index? A comparative study using floristic and abiotic indices in sessile oak (Quercus petraea Liebl.) stands in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Angeli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Franc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63 (4), pp.369-376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2006017⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 63 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2005091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660575v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil nutritional factors improve models of plant species distribution: an illustration with Acer campestre (L.) in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Influence of granite mineralogy, rainfall, vegetation and relief on stream water chemistry (Vosges Mountains, north-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Stussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 231 (1-2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2005.01443.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667738v1</w:t>
+                <w:t xml:space="preserve">hal-02661192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Can understory vegetation accurately predict site index? A comparative study using floristic and abiotic indices in sessile oak (Quercus petraea Liebl.) stands in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Franc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 63 (4), pp.369-376</w:t>
+              <w:t xml:space="preserve">, 2006, 63 (1), pp.31-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883989v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological behaviour of herbaceous forest species along a ph gradient: a comparison between oceanic and semicontinental regions in northern France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental factors influencing streamwater composition on sandstone (Vosges Mountains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodora Nedeltcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (4), pp.369-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681987v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picea abies site index prediction by environmental factors and understorey vegetation: a two-scale approach based on survey databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35, pp.1669-1678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the nutritional and climatic response of temperate tree species in the Vosges mountains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gegout</w:t>
+                <w:t xml:space="preserve">Ecological behaviour of herbaceous forest species along a ph gradient: a comparison between oceanic and semicontinental regions in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.263-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1466-822X.2005.00144.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678853v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régénération naturelle dans les peuplements dévastés par la tempête de 1999 dans le quart Nord-Est de la France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+                <w:t xml:space="preserve">Assessing the nutritional and climatic response of temperate tree species in the Vosges mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 57 (3), pp.289-310</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62, pp.761-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676509v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the nutritional and climatic response of temperate tree species in the Vosges Mountains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">La régénération naturelle dans les peuplements dévastés par la tempête de 1999 dans le quart Nord-Est de la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Quinones-Nadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62 (7), pp.761-770</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (3), pp.289-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883931v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of forest environment and survey protocol on GPS accuracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gegout</w:t>
+                <w:t xml:space="preserve">Assessing the nutritional and climatic response of temperate tree species in the Vosges Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina E. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (9), pp.1071-1078</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (7), pp.761-770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673556v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoPlant: A forest site database linking floristic data with soil and climate variables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+                <w:t xml:space="preserve">Effects of forest environment and survey protocol on GPS accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (9), pp.1071-1078</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680331v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des potentialités forestières pour l'Epicéa commun dans l'Est de la France à partir des données de l'IFN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EcoPlant: A forest site database linking floristic data with soil and climate variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/5120⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (2), pp.257-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2005.tb02363.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449400v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of forest soil nutrient status using vegetation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des potentialités forestières pour l'Epicéa commun dans l'Est de la France à partir des données de l'IFN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dhôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (6), pp.537-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680590v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of indicator values of forest understory plant species in Western Carpathians (Slovakia) and Vosges Mountains (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Krizova</w:t>
+                <w:t xml:space="preserve">Prediction of forest soil nutrient status using vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Houllier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pierrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (1), pp.55-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-1127(03)00068-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02678941v1</w:t>
+                <w:t xml:space="preserve">hal-02680590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la précision du système GPS en milieu forestier.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+                <w:t xml:space="preserve">Comparison of indicator values of forest understory plant species in Western Carpathians (Slovakia) and Vosges Mountains (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Krizova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 182 (1-3), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1127(03)00068-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/4932⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03449449v1</w:t>
+                <w:t xml:space="preserve">hal-02678941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between ecological conditions and fir decline in a sandstone region of the Vosges mountains (northeastern france)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 59 (3), pp.265-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/forest:2002022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de sol en forêt : les choix du phytoécologue dans le cadre des typologies de stations ou des études scientifiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etude de la précision du système GPS en milieu forestier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 53 (5), pp.568-580. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/5273⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 54 (5), pp.429-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/4932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442825v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des stocks de carbone et de la disponibilité de l'azote lors de la dynamique de recolonisation des prairies abandonnées du Jura</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses de sol en forêt : les choix du phytoécologue dans le cadre des typologies de stations ou des études scientifiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (5), pp.568-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678449v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses de sol en forêt : lesquelles réaliser ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution des stocks de carbone et de la disponibilité de l'azote lors de la dynamique de recolonisation des prairies abandonnées du Jura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moares Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sciama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (2), pp.119-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/5271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03442821v1</w:t>
+                <w:t xml:space="preserve">hal-02678449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'une base de données phytoécologiques pour déterminer l'autécologie des espèces de la flore forestière de France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+                <w:t xml:space="preserve">Analyses de sol en forêt : lesquelles réaliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 53 (3-4), pp.397-403</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 53 (5), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/5271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681757v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the age of the oldest woody specimen for studying post-pasture successions in Corsica (Mediterranean island)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Création d'une base de données phytoécologiques pour déterminer l'autécologie des espèces de la flore forestière de France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53 (3-4), pp.397-403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02693922v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et gestion des formes d'humus peu actives. Validation par des critères macro- et micromorphologiques, biologiques et chimiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Using the age of the oldest woody specimen for studying post-pasture successions in Corsica (Mediterranean island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Brêthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (3), pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1146-609X(00)01079-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698786v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des formes d'humus peu actives: validation par des critères macro- et micromorphologiques, biologiques et chimiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Typologie et gestion des formes d'humus peu actives. Validation par des critères macro- et micromorphologiques, biologiques et chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Brêthes</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Höltermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brêthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 7 (2), pp.133-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504085v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidité des écosystèmes forestiers dans les Vosges gréseuses : distribution, évolution, rôle des dépôts atmosphériques et conséquences biologiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie des formes d'humus peu actives: validation par des critères macro- et micromorphologiques, biologiques et chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Höltermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brêthes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 84 (5), pp.75-94</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (2), pp.133-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695873v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical correspondence analysis for forest site classification. A case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidité des écosystèmes forestiers dans les Vosges gréseuses : distribution, évolution, rôle des dépôts atmosphériques et conséquences biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Houllier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Party</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 53 (5), pp.981-990</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 84 (5), pp.75-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883110v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical correspondence analysis for forest site classification. A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Houllier</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Houllier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 53 (5), pp.981-990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685879v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'analyse factorielle des correspondances sur variables instrumentales en typologie des stations : illustration sur la plaine de la Lanterne (Haute-Saône)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
+                <w:t xml:space="preserve">Canonical correspondence analysis for forest site classification. A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Houllier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 53 (5), pp.981-990</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443798v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation du cerf (Cervus elaphus) en hiver dans une foret feuillue de plaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gegout</w:t>
+                <w:t xml:space="preserve">Apports de l'analyse factorielle des correspondances sur variables instrumentales en typologie des stations : illustration sur la plaine de la Lanterne (Haute-Saône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Houllier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gibier Faune Sauvage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 45 (5), pp.539-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/26453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712160v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la présentation illustrée des descriptions de sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 44 (6), pp.512-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/26355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation du cerf (Cervus elaphus) en hiver dans une foret feuillue de plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gibier Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 9 (2), pp.127-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of the recent growth trend of silver fir (Abies alba. Mill) in the context of climate change</w:t>
+                <w:t xml:space="preserve">An experimental test of the range-limiting drivers of Cedrus libani suggests an unexpectedly wide altitudinal range and a likely high resilience to future climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yaacoub Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paulina Pinto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ecological Society of America, Aug 2023, Portland (Oregon), United States</w:t>
+              <w:t xml:space="preserve">, Ecological Society of America, Aug 2023, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400797v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du réchauffement climatique sur le cèdre du Liban pourrait être plus réduit qu'attendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaacoub Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Fernández-Manjarrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 16 ECOVEG16 - Communautés végétales et socioécosystèmes dans un monde en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMBE - Aix marseille Université, Apr 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Reversal of the recent growth trend of silver fir (Abies alba. Mill) in the context of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIP Ecofor et MNHN, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecological Society of America, Aug 2023, Portland (Oregon), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216422v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact positif du réseau Natura 2000 sur l’augmentation des très gros arbres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Taccoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANTECOFOR - Santé des écosystèmes forestiers : Enjeux de société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIP ECOFOR; MNHN, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP Ecofor et MNHN, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249501v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental test of the range-limiting drivers of Cedrus libani suggests an unexpectedly wide altitudinal range and a likely high resilience to future climate warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact positif du réseau Natura 2000 sur l’augmentation des très gros arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Witté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecological Society of America, Aug 2023, Portland, United States</w:t>
+              <w:t xml:space="preserve">SANTECOFOR - Santé des écosystèmes forestiers : Enjeux de société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP ECOFOR; MNHN, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400731v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IESR: a novel method to analyze species introduction effects in space-time on species range dynamics, and prioritize conservation efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Serra-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE, GFO, EEF joint Meeting - International Conference on Ecological Science - Ecology and Evolution: new perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie, GFO, EEF, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dérèglement climatique: un défi pour les plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNHF, May 2021, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent climate warming modifies tree species growth differently in the colder and warmer parts of their range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina E. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Pederson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">105rd Ecological Society of America (ESA) annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America, Aug 2020, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using herbarium specimens to highlight the long term change of herbaceous plant growth in western European forests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gégout-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Poiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">105rd Ecological Society of America (ESA) annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecological Society of America, Aug 2020, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaps accelerate temperate forest adaptation to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature and society facing the Anthropocene: challenges and perspectives for landscape ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IALE World Congress, Jul 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l’impact du changement climatique sur la mortalité des arbres en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée nationale du DSF (Département Santé des Forêts)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Champenoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ conservation of Araucaria araucana (Mol.) K. Koch. in the Southern Andes is linked to long-term volcanic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina E. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Pierrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">101st Ecological Society of America Annual Meeting, 7-12 August 2016, Fort Lauderdale USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des conditions écologiques favorables à la distribution des principales essences présentes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CAQSIS, 5-7 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early signs of changes in Natura 2000 habitats linked to climate warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th Annual Conference of the International Association of Vegetation Science (IAVS), 12-17 June 2016, Pirenopolis, Brazil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Pirenopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to couple ecological database to geochemical dynamic model to predict the impact of atmospheric nitrogen deposition and climate change on French forest ecosystems at the national scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rizzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belyazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Sverdrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Environmental Modelling and Software - 11-7-2016 - Toulouse - France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.ISBN : 9788890357459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et valorisation des relevés phytosociologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Linking disturbance and resources to herbaceous forest communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric É. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONF réseau habitat flore, 4 juin 2015, Senones, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Senones, France</w:t>
+              <w:t xml:space="preserve">58th Annual Symposium of the International Association for Vegetation Science: Understanding broad-scale vegetation patterns, 19-24 July 2012, Brno, Czech Republic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Brnö, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627004v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portail SILVAE: système d'informations localisées sur les végétaux, les arbres, et leur environnement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI, 7 octobre 2015, Versailles, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626976v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des données climatiques pour évaluer et prédire la distribution et l'évolution de la ressource forestière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Portail SILVAE: système d'informations localisées sur les végétaux, les arbres, et leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasparotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire CNRM_GAME n° 2015_24, 29 septembre 2015, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SIG 2015 - Conférence francophone ESRI, 7 octobre 2015, Versailles, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627002v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking disturbance and resources to herbaceous forest communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Utilisation et valorisation des relevés phytosociologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58th Annual Symposium of the International Association for Vegetation Science: Understanding broad-scale vegetation patterns, 19-24 July 2012, Brno, Czech Republic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Brnö, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire ONF réseau habitat flore, 4 juin 2015, Senones, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Senones, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626951v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de fertilité des sols forestiers : intérêts et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ponette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brêthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Feix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième atelier REGEFOR : la gestion de la fertilité des sols forestiers est-elle à un tournant ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can species distribution models be used to describe plant abundance patterns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalinde van Couwenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kris Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European vegetation survey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet : Cartographie de la contrainte hydrique des sols forestiers, et exemple d'utilisation dans le cadre des catalogues de stations forestières. Réseau Mixte Technologique, Réseau AFORCE Séminaire de fin de projet 12 décembre 2012 LERFOB LERFOB - -AgroParisTech AgroParisTech--ENGREF ENGREF – – Nancy Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution des projets du réseau mixte technologique AFORCE, FCBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'outils robustes d'estimation de la richesse minérale du sol utilisant la valeur indicatrice de la flore forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque d'Ecologie des communautés végétales "Ecoveg5"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Gembloux, Belgique. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte de végétation du CNRS à l'ère numérique. Réalisation, développements et apport de bases de données floristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Party</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JET 2009 Journée d'Écologie de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in forest plant communities with recent climate warming in Jura Moutains (France and Switzerland).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Annual symposium of the international association for vegetation science (IAVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte numérique de la végétation de la France à 1/1000000 : une nouvelle base de données pour les problématiques environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Party</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées IALE-France. Le paysage à l'interface des activités agricoles et forestières. Journée d’échanges avec les Professionnels, 21 novembre 2007 : La forêt dans les paysages et les territoires de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de l'effet des variables du sol sur la croissance du sapin (Abies alba Mill.) dans le massif Vosgien au cours du 20ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dhote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journées nationales de l’étude des sols.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, ANGERS, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcoPlant: a site database to investigate the relations between plant species and ecological conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Validation de bioindicateurs floristiques pour la surveillance de l’état nutritionnel des sols forestiers à partir des données de l’IFN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Workshop on Vegetation databases and monitoring. Vegetationsdatenbanken und Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, BREMEN, Germany. n.p</w:t>
+              <w:t xml:space="preserve">Bioindicateurs de qualité des sols. Programme national ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, ANGERS, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822367v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoPlant: a phytoecological database that allows the prediction of tree species niches and productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Workshop on Vegetation databases and monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, BREMEN, Germany. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de bioindicateurs floristiques pour la surveillance de l’état nutritionnel des sols forestiers à partir des données de l’IFN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">EcoPlant: a site database to investigate the relations between plant species and ecological conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioindicateurs de qualité des sols. Programme national ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, ANGERS, France. n.p</w:t>
+              <w:t xml:space="preserve">5. Workshop on Vegetation databases and monitoring. Vegetationsdatenbanken und Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, BREMEN, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824624v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uso de grandes bases de datos para analizar la distribucion espacial y temporal de las especies vegetales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminarios CASEB Centro de Estudios Avanzados en Ecología y Biodiversidad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, SANTIAGO DU CHILI, Chile. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EcoPlant: a site database to investigate the relations between plant species and ecological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. International Association for Vegetation Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, LISBONNE, Portugal. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the distribution of Acer campestre (L.) with climatic and nutritional soil factors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Piedallu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. International Association for Vegetation Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, LISBONNE, Portugal. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoplant une base de données floristique et écologique pour l’étude de l’écologie des espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires hebdomadaires des écologues de l’Université du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, MONTREAL, Canada. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie automatique des stations forestières du massif vosgien</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Connection between forest inventory data and geographic information systems for assessing timber value at the stand level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Leban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt, Vent et Risques. Séminaire de programme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, PARIS, France. pp.25-26</w:t>
+              <w:t xml:space="preserve">IUFRO 2002 - International Union of Forestry Research Organizations Working Party S5.01.04.4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Harrison Hot Springs, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829527v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connection between forest inventory data and geographic information systems for assessing timber value at the stand level</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Cartographie automatique des stations forestières du massif vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 2002 - International Union of Forestry Research Organizations Working Party S5.01.04.4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Harrison Hot Springs, Canada</w:t>
+              <w:t xml:space="preserve">Forêt, Vent et Risques. Séminaire de programme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, PARIS, France. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759166v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'une base de données phytoécologiques pour déterminer l'autécologie des espèces de la flore forestière de France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 40 ans de l'Inventaire Forestier National: utilisation et valorisation des donnees collectees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des phénomènes d'interactions entre espèces durant les successions secondaires avec deux indices : compétition et lumière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Ecologia y dynamica del paisaje afectado por el abandono de la agricultura en Amance-Apance (francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, La Londe-les-Maures, France. n.p</w:t>
+              <w:t xml:space="preserve">5. Congreso Internacional sobre Gestión de Recursos Naturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, VALDIVIA, Chile. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836690v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'une base de données phytoécologiques et détermination de l'autécologie des espèces de la flore forestière de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des 40 ans de l’I.F.N. Collecte et utilisation de données forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, NANCY, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologia y dynamica del paisaje afectado por el abandono de la agricultura en Amance-Apance (francia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Modélisation des phénomènes d'interactions entre espèces durant les successions secondaires avec deux indices : compétition et lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Congreso Internacional sobre Gestión de Recursos Naturales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, VALDIVIA, Chile. n.p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, La Londe-les-Maures, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02841650v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of climate change and atmospheric N deposition on french forests biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rizzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belyazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges of Air Pollution and Climate Change to Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nice, France. 171 p., 2015, IUFRO 2015. International congress. GreenInUrbs &amp; IUFRO RG 7.01. Global challenges of air pollution and climate change to forests. Programme and abstracts. 1-5 June 2015. Hyatt Regency Palais de la Méditerranée. Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical load of atmospheric nitrogen deposition in French forests: modelling soil and vegetation response in a context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rizzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belyazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustaining Forests, Sustaining People: The Role of Research XXIV IUFRO World Congress,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Alan Pottinger, International Forestry Review, 16, 588 p., 2014, International Forestry Review</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18190,176 +18324,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Plant Responses to Atmospheric Nitrogen Deposition in France Using Integrated Soil-Vegetation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Obeidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gaudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belyazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Loads and Dynamic Risk Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25 (1ère éd.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 662 p., 2015, Environmental Pollution, 978-94-017-9508-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9508-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18369,156 +18503,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility indicators in temperate forest soils: issues, approaches and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ponette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brethes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Feix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.105-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/56269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18528,265 +18662,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide sommaire d'utilisation de la Carte de la Végétation Potentielle de la France-BDGveg_FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Party</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données géographiques de la végétation potentielle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Party</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18796,314 +18930,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IESTR: a novel method to analyze Introduction Effects in Space and Time on species Range dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep M Serra-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733186v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing species-specific conservation contracts in a heterogeneous landscape with unobservable conservation costs and benefits - Insights from a common-value principal-agent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vegetation map of France going numerical: a new harmonised national geographical database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Party</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19113,1051 +19247,1051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de l’impact des dépôts atmosphériques azotes et du changement climatique sur la biodiversité forestière en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rizzetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Belyazid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 1362c0008, Agence de l’environnement et de la maîtrise de l’énergie (ADEME); Centre national de la recherche scientifique (CNRS); Office national des forêts (ONF); AgroParisTech; Université Paul Sabatier - Toulouse (France); Institut National Polytechnique de Toulouse (INP Toulouse); University of Iceland; Lund University. 2017, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’identification et à la cartographie à fine résolution des zones humides forestières de France à l’aide du caractère hygrophile des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsen Andronik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] AgroParisTech. 2015, 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
+                <w:t xml:space="preserve">DYNAMO II (RAPPORT FINAL) MOdélisation DYNAmique des changements de végétation en réponse aux dépôts atmosphériques azotés et au changement climatique : évaluation de la charge critique pour les écosystèmes forestiers français à échéance 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gaudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Belyazid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">AgroParisTech, Nancy. 2014</w:t>
+              <w:t xml:space="preserve">[Contrat] 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00976603v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAMO II (RAPPORT FINAL) MOdélisation DYNAmique des changements de végétation en réponse aux dépôts atmosphériques azotés et au changement climatique : évaluation de la charge critique pour les écosystèmes forestiers français à échéance 2050</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude J.-C. Gégout</w:t>
+                <w:t xml:space="preserve">Cartographie de l'évolution du stock d'eau disponible pour la végétation des sols forestiers lorrains, dans un contexte de changement climatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2014</w:t>
+              <w:t xml:space="preserve">AgroParisTech, Nancy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02796175v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Party</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2009, 95 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d’une base de données géographiques de la végétation de la France pour la modélisation spatiale des charges critiques et des dépôts atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leguédois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Party</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] auto-saisine. 2008, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement, spatialisation et validation d'indices bioclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vepierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ign. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie prédictive des stations forestières du massif vosgien -Elaboration, validation et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Piedallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cornu Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des matières organiques lors de l'évolution vers la forêt des terres abandonnées par l'agriculture. Rapport final, programme GIP Accrus 9932</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dupouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gegout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sciama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2001, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20167,114 +20301,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des relations entre les ressources minérales du sol et la végétation forestière dans les Vosges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gégout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science des sols. Université Henri Poincaré - Nancy 1, 1995. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1995NAN10162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId541"/>
+      <w:footerReference w:type="default" r:id="rId546"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20342,51 +20476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA809C2"/>
+    <w:nsid w:val="37C08563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20573,51 +20707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gegout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5760-9920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145158330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Pauw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sanczuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501662v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Diaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02362-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacoub Nassif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Gegout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13897" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005898v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bresson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01570-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dietz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7899" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude G&#233;gout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13676" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119758" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12650" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01160-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155358v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955976v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363269v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Padull&#233;s Cubino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zde&#328;ka Lososov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Div&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956007v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03363005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hobohm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J. Conn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02044-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M Hennekens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Knollov&#225;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Janssen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12519" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12516" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037468v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Welk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Seidler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03495" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154544v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03469" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356964v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez&#8208;alfaro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13624" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624240v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0462-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357326v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl H. Mellert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Winter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#246;lling" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Dorado-Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1092-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364436v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Ruffray" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12643" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418726v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.05.047" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SD5NWB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532575v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13243" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K0FW31D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Franceschini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelhaye" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0942-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Arild Aarrestad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Greve Alsos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Armbruster" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12375" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598652v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparotto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56285" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nieto-Lugilde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aeschimann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00954" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56563" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001068v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde R. van Couwenberghe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris K. Verheyen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07362.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTW3VN30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195069v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct200" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ewald" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennekens" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Conrad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wohlgemuth" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004223v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01337.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W87Q623-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003353v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL9RNT6N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004159v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02679.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000546v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19582.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZ44HG2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449749v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Leclerc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45563" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578552v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.02.003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001166v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. de Ruffray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10548" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7H4GHNB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000488v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe van Couwenberghe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.06.049" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHP626W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018998v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24688" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195060v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vittoz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015734" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lenoir" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Svenning" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01201.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHWV99BZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883653v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010055" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449699v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38959" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195052v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38963" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38949" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449628v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38934" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449666v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38961" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195019v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.04.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TSNGFGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195035v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00428.x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0GC3TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05791.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66TXH879-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195037v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.031" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L69PLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449798v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17240" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835905v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.06.001" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309546v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Marquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brisse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1156831" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194960v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2007.tb02566.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCB6MFNQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194982v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00310.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2V0S722-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835902v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007072" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587488v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005091" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883949v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666427v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.05.024" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXDCSB2D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667738v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01443.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/197E3BDD84EEF4547ECDC05C45AFAE6DE0C77D6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2005.00144.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCQ96MD6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678853v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Pinto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676509v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quinones-Nadler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883931v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673556v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680331v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2005.tb02363.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E413A6A57CB32CB287D7DE945CCB33E041BF3CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449400v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5120" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680590v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pierrat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678941v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krizova" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(03)00068-9" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60X7MRVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449449v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4932" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680166v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002022" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442825v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5273" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678449v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moares Dominguez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sciama" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442821v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5271" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681757v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693922v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01079-1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94AD424750D5A347122AD4C879C5414021B8425F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698786v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#246;ltermann" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#234;thes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504085v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke H&#246;ltermann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695873v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Party" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883110v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc G&#233;gout" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houllier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685879v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443798v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26453" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712160v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443983v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26355" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400797v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399987v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249501v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400731v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004506v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Callebaut" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970285v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pederson" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966065v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poir&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197587v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258166v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626854v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pierrat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626863v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626846v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sverdrup" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627004v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626951v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Lacombe" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627304v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627265v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592172v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195057v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752409v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195058v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194964v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822367v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824624v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814205v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832771v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833012v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833971v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829527v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759166v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833577v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836690v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840016v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841650v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580636v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543485v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798938v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brethes" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56269" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604948v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195074v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733186v4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Serra-Diaz" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627743v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hily" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056648v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01865373v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626878v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsen Andronik" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796175v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195000v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195073v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835906v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornu Jean" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580294v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciama" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747514v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10162" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gegout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5760-9920" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145158330" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575496v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carletti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Caloin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude G&#233;gout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111151" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223935v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Dutrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2025.2547386" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889823v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Borderieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiel de Lombaerde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen de Pauw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Sanczuk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Vangansbeke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.519" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782273v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacoub Nassif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Pinto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernandez-Manjarres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Gegout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13897" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Serra-Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02362-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04001980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubom&#237;r Tich&#253;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Axmanov&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Dengler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Guarino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jansen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13168" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Dallery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bresson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01570-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dietz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Laurent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7899" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude G&#233;gout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13676" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Bontemps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01160-w" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119758" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Maciejewski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Drapier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12650" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Pedersoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.115723" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694879v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-022-01142-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lacombe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Collet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ve&#269;e&#345;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Padull&#233;s Cubino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zde&#328;ka Lososov&#225;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Div&#237;&#353;ek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Richard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13312" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956007v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03363005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Hobohm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry J. Conn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13316" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan M Hennekens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Knollov&#225;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Janssen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045938v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Kuhn" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02044-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13177" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048253v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12516" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356964v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez&#8208;alfaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idoia Biurrun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13624" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179548v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kambach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Welk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Seidler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03495" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154544v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03469" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095574v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Perez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.0386" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Denux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Azcona" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357326v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl H. Mellert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Winter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#246;lling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Dorado-Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-017-1092-x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364436v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rizzetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belyazid" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624240v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Jim&#233;nez-Alfaro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Girardello" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Svenning" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Willner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0462-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607385v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Courbaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- G&#233;gout J.C." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12811" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Ruffray" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12643" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina E. Pinto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.05.047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28SD5NWB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531633v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12370" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L538HL5K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8K0FW31D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Franceschini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelhaye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-0942-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360660v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.048" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Arild Aarrestad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Greve Alsos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Scott Armbruster" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12375" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598652v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedallu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seynave" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparotto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56285" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195116v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Nieto-Lugilde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aeschimann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dullinger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00954" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598645v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponette" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Feix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56563" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598653v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasparotto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. G&#233;gout" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54051" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598648v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56579" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01599222v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ewald" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hennekens" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Conrad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wohlgemuth" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835755v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde R. van Couwenberghe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude J.-C. Pierrat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris K. Verheyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2012.07362.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JTW3VN30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195069v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct200" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02679.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004223v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01337.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W87Q623-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003353v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TL9RNT6N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Party" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24688" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.02.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2011.19582.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZ44HG2V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449749v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Leclerc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Conil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45563" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000485v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin R. Engler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Randin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Thuiller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan S. Dullinger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. N. E. Zimmermann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2010.02393.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KJWTJGB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001166v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela G. Riofrio-Dillon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. de Ruffray" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10548" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7H4GHNB8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000488v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinde van Couwenberghe van Couwenberghe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.06.049" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHP626W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195019v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Claude Pierrat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2010.04.013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TSNGFGV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449666v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38961" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883653v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rittie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2010055" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449699v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Renaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38959" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195060v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guisan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vittoz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0015734" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lenoir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Svenning" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2010.01201.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHWV99BZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195052v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38963" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449703v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38949" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449628v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38934" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835897v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32924" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195035v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2008.00428.x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q0GC3TW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05791.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66TXH879-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309546v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Marquet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Brisse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1156831" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449798v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17240" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.031" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10L69PLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835905v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2008.06.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835902v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007072" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195029v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01930.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11SJ3DGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194960v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudun" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2007.tb02566.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XCB6MFNQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194982v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2007.00310.x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2V0S722-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666427v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.05.024" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXDCSB2D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660575v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odora Nedeltcheva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boudot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angeli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006017" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667738v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rameau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2005.01443.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/197E3BDD84EEF4547ECDC05C45AFAE6DE0C77D6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653617v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587488v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gegout" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005091" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661192v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Stussi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boudot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.12.012" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P7L0VT3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883949v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883989v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681419v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Herv&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Drapier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681987v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-822X.2005.00144.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WCQ96MD6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678853v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Pinto" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676509v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quinones-Nadler" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883931v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673556v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680331v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2005.tb02363.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E413A6A57CB32CB287D7DE945CCB33E041BF3CF6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449400v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5120" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680590v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pierrat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678941v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krizova" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1127(03)00068-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60X7MRVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680166v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002022" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449449v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4932" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442825v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5273" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678449v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moares Dominguez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sciama" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442821v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5271" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681757v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693922v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01079-1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94AD424750D5A347122AD4C879C5414021B8425F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698786v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#246;ltermann" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#234;thes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504085v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke H&#246;ltermann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695873v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Thomas" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Party" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883110v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc G&#233;gout" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houllier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685879v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443798v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26453" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443983v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26355" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712160v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400731v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399987v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400797v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249501v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Witt&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004506v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Callebaut" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970285v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Pederson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966065v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poir&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorentz" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197587v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03258166v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626854v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Pierrat" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626554v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626863v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626846v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Sverdrup" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626951v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric &#201;. Lacombe" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627002v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626976v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perez Perez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627004v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627304v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627265v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627291v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Richard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villiers" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592172v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195057v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752409v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lenoir" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195058v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194964v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824624v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823112v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822367v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814205v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832771v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833012v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833971v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759166v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaise" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Leban" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829527v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833577v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841650v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840016v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836690v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580636v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543485v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153515v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Obeidy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789401795074" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9508-1_13" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798938v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brethes" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56269" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604948v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195074v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733186v4" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Serra-Diaz" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627743v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hily" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056648v2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01865373v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626878v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsen Andronik" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796175v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195000v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195073v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835912v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vepierre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835906v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornu Jean" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580294v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rameau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sciama" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747514v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995NAN10162" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>