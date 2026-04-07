--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -156,1015 +156,1132 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving predictive maintenance: Evaluating the impact of preprocessing and model complexity on the effectiveness of eXplainable Artificial Intelligence methods</w:t>
+                <w:t xml:space="preserve">Influence of organizational culture on sustainable mobility behaviours in higher education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+                <w:t xml:space="preserve">Lola Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 144, pp.110144. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (10), pp.195 - 215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/ijshe-02-2025-0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929200v1</w:t>
+                <w:t xml:space="preserve">hal-05546177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant Factors of Teaching Performance in COVID-19 Context</w:t>
+                <w:t xml:space="preserve">Improving predictive maintenance: Evaluating the impact of preprocessing and model complexity on the effectiveness of eXplainable Artificial Intelligence methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir El Murr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rola Assaf</w:t>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.edu.20241301.11⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.110144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395911v1</w:t>
+                <w:t xml:space="preserve">hal-04929200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Explainable Artificial Intelligence Approach for Remaining Useful Life Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Determinant Factors of Teaching Performance in COVID-19 Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir El Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adam Aalah</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Assaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace10050474⟩</w:t>
+              <w:t xml:space="preserve">Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.edu.20241301.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04102284v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the physicochemical and microbiological water quality of Al-Zahrani River Basin, Lebanon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chaden Moussa Haydar</w:t>
+                <w:t xml:space="preserve">An Explainable Artificial Intelligence Approach for Remaining Useful Life Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynab Al-Jarf</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adam Aalah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jordan Journal of Earth and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace10050474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295552v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual antiplatelet therapy up to the time of non-elective coronary artery bypass grafting with prophylactic platelet transfusion: is it safe?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the physicochemical and microbiological water quality of Al-Zahrani River Basin, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fida Charif</w:t>
+                <w:t xml:space="preserve">Chaden Moussa Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Righab Hamdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Zaynab Al-Jarf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Zein</w:t>
+                <w:t xml:space="preserve">Fatima Abou Abbass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Issa</w:t>
+                <w:t xml:space="preserve">Najah Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jordan Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.206-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202416v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Health Status of Institutionalized Individuals with Intellectual Disabilities in Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual antiplatelet therapy up to the time of non-elective coronary artery bypass grafting with prophylactic platelet transfusion: is it safe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Diab</w:t>
+                <w:t xml:space="preserve">Righab Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Salameh</w:t>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Hamadeh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oral and Maxillofacial Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5037/jomr.2017.8104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cardiothoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13019-019-1028-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202419v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing partitions of two sets of units based on the same variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+                <w:t xml:space="preserve">Oral Health Status of Institutionalized Individuals with Intellectual Disabilities in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11634-009-0057-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oral and Maxillofacial Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5037/jomr.2017.8104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125731v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Measures of Agreement Between Close Partitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparing partitions of two sets of units based on the same variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-009-0057-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124938v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Some Measures of Agreement Between Close Partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une Méthodologie pour la Comparaison de Partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52, pp.97-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1174,1910 +1291,1910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Fuzzy Forests with Consensus Clustering for Unbiased and Robust Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOCLAD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLAD, Apr 2025, Porto, Portugal. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la culture organisationnelle sur la mobilité durable des étudiant.e.s</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335564v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand. pp.270-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02088-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123350v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t>
+                <w:t xml:space="preserve">Influence de la culture organisationnelle sur la mobilité durable des étudiant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
+                <w:t xml:space="preserve">Lola Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229009v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Organisational Culture on Transportation Behaviours: An Exploratory Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">BootBOGS: Hands-on optimizing Grid Search in hyperparameter tuning of MLP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nu Uyen Thi Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cohen Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Innovation and Entrepreneurship</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AICCSA 2023 : 20th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACS/IEEE International Conference on Computer Systems and Applications, Dec 2023, Giza, Egypt</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335179v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BootBOGS: Hands-on optimizing Grid Search in hyperparameter tuning of MLP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Organisational Culture on Transportation Behaviours: An Exploratory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cohen Boulakia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICCSA 2023 : 20th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Conference on Innovation and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nanterre, France. pp.987-989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/ecie.19.1.2597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396690v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Explainability in Predictive Maintenance : Investigating the Impact of Data Preprocessing Techniques on XAI Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 37th International Conference of the Florida Artificial Intelligence Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Florida, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32473/flairs.37.1.135526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la complexité du réseau LSTM sur l'explicabilité en Maintenance Prédictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Mouhamadou Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2024: 55ièmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une revue systématique de la littérature autour du biais, de l'équité et de l'explicabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA- Association française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus de partitions en NLP pour une revue systématique de la littérature autour de l'XAI du biais et de l'équité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de Classification, Jul 2023, Strasbourg, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial literacy and individual success: Lebanese framework modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssaa Daher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès international de l’AFEP 2021 : Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Politique, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical comparison between PLS, LASSO, Elasticnet and other models for highly correlated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Partial Least Square and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PLS2014, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PLS path modeling to study customer satisfaction of two Lebanese mobile operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ramadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Partial Least Square and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PLS2014, May 2014, Paris, France. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing partitions of different units based on same questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American University of Beirut, Jan 2009, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New techniques to compare partitions of different units based on same surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur des indices de comparaison de deux classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC'03 10 èmes rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Neuchatel, Suisse. pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de comparaison de partitions proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première conférence sur la statistique et l’analyse de données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISAE Cnam Liban, Sep 2002, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing two partitions: Some Proposals and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPSTAT 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Berlin, Germany. pp.243-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-57489-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordance entre deux Partitions : quelques propositions et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC 2001: 8èmes rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3145,51 +3262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="873A71E6"/>
+    <w:nsid w:val="77B4D491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3376,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genane-youness" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9038-3489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089367316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04395911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Murr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Assaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.edu.20241301.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aalah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10050474" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Nehme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaden Moussa Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Al-Jarf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Abbass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Moussa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Charif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Righab Hamdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13019-019-1028-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Diab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Salameh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Hamadeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ayoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5037/jomr.2017.8104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0057-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecie.19.1.2597" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04396690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu Uyen Thi Phan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Gharib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssaa Daher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Nassar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ramadan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05222907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57489-4_33" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genane-youness" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9038-3489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089367316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-02-2025-0084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04395911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Murr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Assaf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.edu.20241301.11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aalah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10050474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Nehme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaden Moussa Haydar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Al-Jarf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Abbass" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Moussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Charif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Righab Hamdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13019-019-1028-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Diab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Salameh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Hamadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Younes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ayoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5037/jomr.2017.8104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0057-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04396690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu Uyen Thi Phan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecie.19.1.2597" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Gharib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssaa Daher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Nassar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ramadan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05222907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57489-4_33" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>