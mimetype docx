--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -156,1132 +156,1015 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organizational culture on sustainable mobility behaviours in higher education</w:t>
+                <w:t xml:space="preserve">Improving predictive maintenance: Evaluating the impact of preprocessing and model complexity on the effectiveness of eXplainable Artificial Intelligence methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Joly</w:t>
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Davies</w:t>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 27 (10), pp.195 - 215. </w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 144, pp.110144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/ijshe-02-2025-0084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546177v1</w:t>
+                <w:t xml:space="preserve">hal-04929200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving predictive maintenance: Evaluating the impact of preprocessing and model complexity on the effectiveness of eXplainable Artificial Intelligence methods</w:t>
+                <w:t xml:space="preserve">Determinant Factors of Teaching Performance in COVID-19 Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bachir El Murr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+                <w:t xml:space="preserve">Rola Assaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.110144⟩</w:t>
+              <w:t xml:space="preserve">Education Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.edu.20241301.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929200v1</w:t>
+                <w:t xml:space="preserve">hal-04395911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinant Factors of Teaching Performance in COVID-19 Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Explainable Artificial Intelligence Approach for Remaining Useful Life Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rola Assaf</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Aalah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.edu.20241301.11⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace10050474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04395911v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Explainable Artificial Intelligence Approach for Remaining Useful Life Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Assessment of the physicochemical and microbiological water quality of Al-Zahrani River Basin, Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaden Moussa Haydar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Aalah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zaynab Al-Jarf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Abou Abbass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najah Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jordan Journal of Earth and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.206-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102284v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the physicochemical and microbiological water quality of Al-Zahrani River Basin, Lebanon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual antiplatelet therapy up to the time of non-elective coronary artery bypass grafting with prophylactic platelet transfusion: is it safe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaden Moussa Haydar</w:t>
+                <w:t xml:space="preserve">Fida Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynab Al-Jarf</w:t>
+                <w:t xml:space="preserve">Righab Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Abou Abbass</w:t>
+                <w:t xml:space="preserve">Ali El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najah Moussa</w:t>
+                <w:t xml:space="preserve">Mohamad Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jordan Journal of Earth and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cardiothoracic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13019-019-1028-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295552v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual antiplatelet therapy up to the time of non-elective coronary artery bypass grafting with prophylactic platelet transfusion: is it safe?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral Health Status of Institutionalized Individuals with Intellectual Disabilities in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Righab Hamdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Hicham Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali El Zein</w:t>
+                <w:t xml:space="preserve">Ziad Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Issa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghassan Hamadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13019-019-1028-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oral and Maxillofacial Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5037/jomr.2017.8104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202416v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral Health Status of Institutionalized Individuals with Intellectual Disabilities in Lebanon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fouad Ayoub</w:t>
+                <w:t xml:space="preserve">Comparing partitions of two sets of units based on the same variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oral and Maxillofacial Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5037/jomr.2017.8104⟩</w:t>
+              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11634-009-0057-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03202419v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01125731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing partitions of two sets of units based on the same variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Some Measures of Agreement Between Close Partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Data Analysis and Classification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Student</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01125731v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01124938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Measures of Agreement Between Close Partitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une Méthodologie pour la Comparaison de Partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Statistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 52, pp.97-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1291,1910 +1174,1910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Fuzzy Forests with Consensus Clustering for Unbiased and Robust Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOCLAD 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLAD, Apr 2025, Porto, Portugal. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence de la culture organisationnelle sur la mobilité durable des étudiant.e.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFDS, Jun 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123350v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une approche divisive et interprétable de réduction de dimension pour la prédiction de la RUL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genane Youness</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JDS2025: 56ièmes Journées de Statistique de la SFDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFDS, Jun 2025, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229009v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la culture organisationnelle sur la mobilité durable des étudiant.e.s</w:t>
+                <w:t xml:space="preserve">A Divisive Unsupervised Feature Selection Approach for Explainable Remaining Useful Life Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Joly</w:t>
+                <w:t xml:space="preserve">Mouhamadou Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Davies</w:t>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Database and Expert Systems Applications. DEXA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bangkok, Thailand. pp.270-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-02088-8_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335564v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BootBOGS: Hands-on optimizing Grid Search in hyperparameter tuning of MLP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nu Uyen Thi Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cohen Boulakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AICCSA 2023 : 20th ACS/IEEE International Conference on Computer Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACS/IEEE International Conference on Computer Systems and Applications, Dec 2023, Giza, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Organisational Culture on Transportation Behaviours: An Exploratory Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Davies</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Innovation and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nanterre, France. pp.987-989, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34190/ecie.19.1.2597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Explainability in Predictive Maintenance : Investigating the Impact of Data Preprocessing Techniques on XAI Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genane Youness</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 37th International Conference of the Florida Artificial Intelligence Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Florida, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32473/flairs.37.1.135526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la complexité du réseau LSTM sur l'explicabilité en Maintenance Prédictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Mouhamadou Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genane Youness</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdS 2024: 55ièmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFDS, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une revue systématique de la littérature autour du biais, de l'équité et de l'explicabilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Consensus de partitions en NLP pour une revue systématique de la littérature autour de l'XAI du biais et de l'équité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA- Association française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.87-98</w:t>
+              <w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Classification, Jul 2023, Strasbourg, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158443v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus de partitions en NLP pour une revue systématique de la littérature autour de l'XAI du biais et de l'équité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Une revue systématique de la littérature autour du biais, de l'équité et de l'explicabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou-Lamine Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFC'2023; Rencontres de la Société Francophone de Classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Classification, Jul 2023, Strasbourg, France. pp.43-48</w:t>
+              <w:t xml:space="preserve">CNIA 2023 - Conférence Nationale en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA- Association française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158417v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial literacy and individual success: Lebanese framework modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Gharib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssaa Daher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès international de l’AFEP 2021 : Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Economie Politique, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical comparison between PLS, LASSO, Elasticnet and other models for highly correlated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Nassar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Partial Least Square and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PLS2014, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of PLS path modeling to study customer satisfaction of two Lebanese mobile operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ramadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Partial Least Square and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PLS2014, May 2014, Paris, France. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing partitions of different units based on same questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American University of Beirut, Jan 2009, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New techniques to compare partitions of different units based on same surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd world Conf. on Computational Statistics Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur des indices de comparaison de deux classifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC'03 10 èmes rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Neuchatel, Suisse. pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de comparaison de partitions proches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première conférence sur la statistique et l’analyse de données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISAE Cnam Liban, Sep 2002, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing two partitions: Some Proposals and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPSTAT 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Berlin, Germany. pp.243-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-57489-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concordance entre deux Partitions : quelques propositions et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFC 2001: 8èmes rencontres de la Société Francophone de Classification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3262,51 +3145,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77B4D491"/>
+    <w:nsid w:val="EE6E3900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3493,51 +3376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genane-youness" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9038-3489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089367316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Joly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-02-2025-0084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04395911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Murr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Assaf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.edu.20241301.11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aalah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10050474" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Nehme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaden Moussa Haydar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Al-Jarf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Abbass" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Moussa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202416v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Charif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Righab Hamdan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13019-019-1028-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Diab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Salameh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Hamadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Younes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ayoub" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5037/jomr.2017.8104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0057-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124938v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04396690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu Uyen Thi Phan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecie.19.1.2597" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295623v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Gharib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssaa Daher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045451v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Nassar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ramadan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179602v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179425v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05222907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124747v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57489-4_33" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genane-youness" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-9038-3489" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089367316" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Lamine Ndao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.110144" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04395911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir El Murr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Assaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.edu.20241301.11" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102284v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aalah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10050474" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Nehme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaden Moussa Haydar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Al-Jarf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abou Abbass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Moussa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202416v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Charif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Righab Hamdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13019-019-1028-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03202419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Diab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Salameh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Hamadeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Younes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ayoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5037/jomr.2017.8104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11634-009-0057-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05123350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02088-8_19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04396690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu Uyen Thi Phan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cohen Boulakia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335179v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecie.19.1.2597" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou-Lamine Ndao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32473/flairs.37.1.135526" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Mouhamadou Ndao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04158443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Gharib" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssaa Daher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04045451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Nassar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04072664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ramadan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03179425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124812v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05222907v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124747v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-57489-4_33" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>