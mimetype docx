--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -988,287 +988,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gram scale selective oxidation of 5-hydroxymethylfurfural to diformylfuran in the presence of oxone and catalyzed by 2-iodobenzenesulfonic acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidation of Furfural and Furan Derivatives to Maleic Acid in the Presence of a Simple Catalyst System Based on Acetic Acid and TS-1 and Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Bergère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwann Guénin</w:t>
+                <w:t xml:space="preserve">Yuzhen Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinisa Marinkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Estrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Qiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ01653E⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.2561-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381898v1</w:t>
+                <w:t xml:space="preserve">hal-04391160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Furfural and Furan Derivatives to Maleic Acid in the Presence of a Simple Catalyst System Based on Acetic Acid and TS-1 and Hydrogen Peroxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Estrine</w:t>
+                <w:t xml:space="preserve">A gram scale selective oxidation of 5-hydroxymethylfurfural to diformylfuran in the presence of oxone and catalyzed by 2-iodobenzenesulfonic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Qiang</w:t>
+                <w:t xml:space="preserve">Carla Bergère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (6), pp.2561-2568. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (27), pp.11577-11583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ01653E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391160v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C-Arylnucleoside Analogues</w:t>
               </w:r>
@@ -1339,697 +1339,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed Suzuki reaction in aqueous solvents applied to unprotected nucleosides and nucleotides</w:t>
+                <w:t xml:space="preserve">High-Affinity RNA Targeting by Oligonucleotides Displaying Aromatic Stacking and Amino Groups in the Major Groove. Comparison of Triazoles and Phenyl Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sartori</w:t>
+                <w:t xml:space="preserve">Mick Hornum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Krog Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra47911k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (7), pp.2854-2863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo4025896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391336v1</w:t>
+                <w:t xml:space="preserve">hal-04391345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Affinity RNA Targeting by Oligonucleotides Displaying Aromatic Stacking and Amino Groups in the Major Groove. Comparison of Triazoles and Phenyl Substituents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-catalyzed Suzuki reaction in aqueous solvents applied to unprotected nucleosides and nucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mick Hornum</w:t>
+                <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Nielsen</w:t>
+                <w:t xml:space="preserve">Guillaume Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Krog Andersen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grahame Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 79 (7), pp.2854-2863. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (36), pp.18558-18594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo4025896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ra47911k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391345v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New, Efficient Approach for the Ligand-Free Suzuki–Miyaura Reaction of 5-Iodo-2′-deoxyuridine in Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Improved microwave-assisted ligand-free Suzuki–Miyaura cross-coupling of 5-iodo-2′-deoxyuridine in pure water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Gallagher-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sartori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1317847⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (7), pp.1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nj00174a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391373v1</w:t>
+                <w:t xml:space="preserve">hal-04391366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved microwave-assisted ligand-free Suzuki–Miyaura cross-coupling of 5-iodo-2′-deoxyuridine in pure water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 6-aryluridines via Suzuki–Miyaura cross-coupling reaction at room temperature under aerobic ligand-free conditions in neat water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (7), pp.1989. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (26), pp.3374-3377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3nj00174a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.04.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391366v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 6-aryluridines via Suzuki–Miyaura cross-coupling reaction at room temperature under aerobic ligand-free conditions in neat water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New, Efficient Approach for the Ligand-Free Suzuki–Miyaura Reaction of 5-Iodo-2′-deoxyuridine in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (03), pp.330-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1317847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.04.066⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04391353v1</w:t>
+                <w:t xml:space="preserve">hal-04391373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Effective Synthesis of C-5-Substituted 2′-Deoxyuridine Using Suzuki-Miyaura Cross-Coupling in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ayoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c02142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00103b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC01239A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Berg&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01653E" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Marinkovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Estrine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02141" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20034967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sartori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grahame Mackenzie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra47911k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Hornum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Krog Andersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4025896" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1317847" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391366v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Gallagher-Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00174a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.066" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q60NSBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J&#248;rgensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Shaikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Enderlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ivarsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surender Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00438c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901604w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801081t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JF3WSPHM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04020489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.06.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLGLKN5J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgogne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gisselbrecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic035146o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ayoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c02142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00103b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC01239A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Marinkovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Estrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Berg&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01653E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20034967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Hornum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Krog Andersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4025896" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sartori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grahame Mackenzie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra47911k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Gallagher-Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00174a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q60NSBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1317847" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J&#248;rgensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Shaikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Enderlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ivarsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surender Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00438c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901604w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801081t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JF3WSPHM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04020489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.06.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLGLKN5J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgogne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gisselbrecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic035146o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>