--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1339,347 +1339,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Affinity RNA Targeting by Oligonucleotides Displaying Aromatic Stacking and Amino Groups in the Major Groove. Comparison of Triazoles and Phenyl Substituents</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed Suzuki reaction in aqueous solvents applied to unprotected nucleosides and nucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawan Kumar</w:t>
+                <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mick Hornum</w:t>
+                <w:t xml:space="preserve">Guillaume Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Nielsen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grahame Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Len</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo4025896⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (36), pp.18558-18594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra47911k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391345v1</w:t>
+                <w:t xml:space="preserve">hal-04391336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed Suzuki reaction in aqueous solvents applied to unprotected nucleosides and nucleotides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Affinity RNA Targeting by Oligonucleotides Displaying Aromatic Stacking and Amino Groups in the Major Groove. Comparison of Triazoles and Phenyl Substituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
+                <w:t xml:space="preserve">Mick Hornum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sartori</w:t>
+                <w:t xml:space="preserve">Lise Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grahame Mackenzie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolai Krog Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (36), pp.18558-18594. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (7), pp.2854-2863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ra47911k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo4025896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391336v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved microwave-assisted ligand-free Suzuki–Miyaura cross-coupling of 5-iodo-2′-deoxyuridine in pure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Gallagher-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1752,64 +1752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 6-aryluridines via Suzuki–Miyaura cross-coupling reaction at room temperature under aerobic ligand-free conditions in neat water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Len</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1868,64 +1868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New, Efficient Approach for the Ligand-Free Suzuki–Miyaura Reaction of 5-Iodo-2′-deoxyuridine in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,51 +1985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Effective Synthesis of C-5-Substituted 2′-Deoxyuridine Using Suzuki-Miyaura Cross-Coupling in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Enderlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ayoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c02142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00103b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC01239A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Marinkovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Estrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Berg&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01653E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20034967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391345v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Hornum" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Krog Andersen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4025896" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Herv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sartori" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grahame Mackenzie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra47911k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Gallagher-Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00174a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q60NSBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1317847" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J&#248;rgensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Shaikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Enderlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ivarsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surender Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00438c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901604w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801081t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JF3WSPHM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04020489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.06.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLGLKN5J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgogne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gisselbrecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic035146o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05127235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Ayoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c02142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Merlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3su00103b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381818v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202102606" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381809v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC01239A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27249021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162416" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinisa Marinkovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Estrine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Qiang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02141" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04381898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Berg&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ01653E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20034967" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sartori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grahame Mackenzie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra47911k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Hornum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Nielsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Krog Andersen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo4025896" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Gallagher-Duval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00174a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.04.066" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Q60NSBC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1317847" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1289709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna J&#248;rgensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Shaikh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Enderlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Ivarsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surender Kumar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00438c" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Taillefumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chapleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo901604w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poul Nielsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801081t" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JF3WSPHM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04020489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2005.06.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLGLKN5J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04391506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Rio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourgogne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nierengarten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gisselbrecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic035146o" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>