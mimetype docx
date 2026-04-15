--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -66,731 +66,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of venetoclax in real-world experience: data from the French national database of pharmacovigilance through all indications in hematological malignancies over 5 years</w:t>
+                <w:t xml:space="preserve">Quelles pratiques pour un laboratoire de biologie médicale écoresponsable en 2025 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Talbot</w:t>
+                <w:t xml:space="preserve">Marine Cargou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
+                <w:t xml:space="preserve">Caroline Sarre-Pradon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Lillo-Le Louet</w:t>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Derri</w:t>
+                <w:t xml:space="preserve">Camille Kolenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Aroux-Pavard</w:t>
+                <w:t xml:space="preserve">Julien Obiols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (571), pp.32-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20406207251343116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76346-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308773v1</w:t>
+                <w:t xml:space="preserve">hal-05039158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building today the sustainable medical biology laboratory of tomorrow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of anti–platelet factor 4/heparin antibodies and platelet activation in systemic inflammatory diseases and thrombosis disorders: insight from the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brunier</w:t>
+                <w:t xml:space="preserve">Dominique Helley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cargou</w:t>
+                <w:t xml:space="preserve">Johannes Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">Dorothée Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kolenda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Schell</w:t>
+                <w:t xml:space="preserve">Christine Le Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2025.1995⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.102701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322643v1</w:t>
+                <w:t xml:space="preserve">hal-05121339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Manage Venous Thromboembolism Risk during Pregnancy in Patients with Inherited Antithrombin Deficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Mauge</w:t>
+                <w:t xml:space="preserve">Hugo Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Madar</w:t>
+                <w:t xml:space="preserve">Julie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-2650-7959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of anti–platelet factor 4/heparin antibodies and platelet activation in systemic inflammatory diseases and thrombosis disorders: insight from the COVID-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Building today the sustainable medical biology laboratory of tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cargou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kolenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Helley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Beller</w:t>
+                <w:t xml:space="preserve">Bérénice Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102701⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (5), pp.477-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2025.1995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121339v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques pour un laboratoire de biologie médicale écoresponsable en 2025 ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Cargou</w:t>
+                <w:t xml:space="preserve">Safety of venetoclax in real-world experience: data from the French national database of pharmacovigilance through all indications in hematological malignancies over 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lillo-Le Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Sarre-Pradon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Kolenda</w:t>
+                <w:t xml:space="preserve">Yasmine Derri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Obiols</w:t>
+                <w:t xml:space="preserve">Marine Aroux-Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (571), pp.32-44. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76346-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20406207251343116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039158v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of oral anti-Xa anticoagulants during monitoring of unfractionated heparin treatments: practical and future attitudes</w:t>
               </w:r>
@@ -815,64 +815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maucorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Eschwège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Helley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82 (2), pp.129-138. </w:t>
@@ -904,4245 +904,4777 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective assessment of the frequency of and risk factors for bleeding events in patients treated with cefazolin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges in the Monitoring of Therapeutic Plasma Exchange during Acute Heparin-Induced Thrombocytopenia in Adults under ECMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+                <w:t xml:space="preserve">Candice Cavalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Tran</w:t>
+                <w:t xml:space="preserve">Elie Kantor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kably</w:t>
+                <w:t xml:space="preserve">Sophie Provenchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Lillo-Lelouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Caruba</w:t>
+                <w:t xml:space="preserve">Romain Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-023-02145-1⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.e141-e14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2277-4404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432550v1</w:t>
+                <w:t xml:space="preserve">hal-05551999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a role for the laboratory monitoring in the management of specific antidotes of direct oral anticoagulants?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">Prospective assessment of the frequency of and risk factors for bleeding events in patients treated with cefazolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Billoir</w:t>
+                <w:t xml:space="preserve">Yohann Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Siguret</w:t>
+                <w:t xml:space="preserve">Benjamin Kably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Cam Duchez</w:t>
+                <w:t xml:space="preserve">Agnès Lillo-Lelouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Proulle</w:t>
+                <w:t xml:space="preserve">Thibaut Caruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 237, pp.171-180. </w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.557-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s15010-023-02145-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567586v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of hemostasis understanding in medical and pharmacy students from a Parisian university</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Helley</w:t>
+                <w:t xml:space="preserve">DOAC‐Remove to counteract the interference of anti‐Xa oral anticoagulants on the monitoring of heparin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Melicine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rousselot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Siguret</w:t>
+                <w:t xml:space="preserve">Capucine Habay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gaussem</w:t>
+                <w:t xml:space="preserve">Wiame Ghammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2024.102547⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (5), pp.953-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijlh.14321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822775v1</w:t>
+                <w:t xml:space="preserve">hal-05108271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOAC‐Remove to counteract the interference of anti‐Xa oral anticoagulants on the monitoring of heparin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Capucine Habay</w:t>
+                <w:t xml:space="preserve">Is there a role for the laboratory monitoring in the management of specific antidotes of direct oral anticoagulants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiame Ghammad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Carré</w:t>
+                <w:t xml:space="preserve">Paul Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Diehl</w:t>
+                <w:t xml:space="preserve">Virginie Siguret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Cam Duchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijlh.14321⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108271v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective assessment of the frequency of and risk factors for bleeding events in patients treated with cefazolin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Caruba</w:t>
+                <w:t xml:space="preserve">Evaluation of hemostasis understanding in medical and pharmacy students from a Parisian university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Helley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Siguret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gaussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-023-02145-1⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.102547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2024.102547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368934v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical usefulness of admission versus monitoring troponin in patients with coronavirus disease 2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of COVID-19 Pandemic on Temporal Trends of Hemostasis Test in France: A Retrospective Analysis of 9 Years of National Health Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nûn K Bentounes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2165-1249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.12.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04090823v1</w:t>
+                <w:t xml:space="preserve">hal-05551996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gazeau</w:t>
+                <w:t xml:space="preserve">Prospective assessment of the frequency of and risk factors for bleeding events in patients treated with cefazolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lillo-Lelouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Caruba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-023-02145-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362460v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleeding risk of intramuscular injection of COVID‐19 vaccines in adult patients with therapeutic anticoagulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Clinical usefulness of admission versus monitoring troponin in patients with coronavirus disease 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Khider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Beller</w:t>
+                <w:t xml:space="preserve">Benoit Vedie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Espinasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Auditeau</w:t>
+                <w:t xml:space="preserve">Marie-Anne Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15709⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116 (3), pp.170-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866352v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting D-dimer to lung disease extent to exclude Pulmonary Embolism in COVID-19 patients (Co-LEAD)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mayenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Planquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lina Khider</w:t>
+                <w:t xml:space="preserve">Nicolas Falvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Le Berre</w:t>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Soudet</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pernod</w:t>
+                <w:t xml:space="preserve">Benoit Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 122 (11), pp.1888-1898. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-1768-4371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722805v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
+                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Poitier</w:t>
+                <w:t xml:space="preserve">David M. Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Chocron</w:t>
+                <w:t xml:space="preserve">Olivier Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peronino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Pya</w:t>
+                <w:t xml:space="preserve">Alexis Mareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (4), pp.470-480. </w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (01), pp.e21-e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911974v1</w:t>
+                <w:t xml:space="preserve">hal-03560901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bleeding risk of intramuscular injection of COVID‐19 vaccines in adult patients with therapeutic anticoagulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M. Smadja</w:t>
+                <w:t xml:space="preserve">Lina Khider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bory</w:t>
+                <w:t xml:space="preserve">Benjamin Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.1507-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560901v1</w:t>
+                <w:t xml:space="preserve">hal-03866352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Oral Anticoagulants as Successful Treatment of Heparin-Induced Thrombocytopenia: A Parisian Retrospective Case Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Carré</w:t>
+                <w:t xml:space="preserve">Adjusting D-dimer to lung disease extent to exclude Pulmonary Embolism in COVID-19 patients (Co-LEAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Planquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Khider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Guérineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Mauge</w:t>
+                <w:t xml:space="preserve">Alice Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Huynh</w:t>
+                <w:t xml:space="preserve">Simon Soudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.713649⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (11), pp.1888-1898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1768-4371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096767v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticoagulation prior to hospitalization is a potential protective factor for COVID-19: insight from a French multicenter cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Poitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+                <w:t xml:space="preserve">Christophe Peronino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Pya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.120.018624⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.470-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190837v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I interferon response and vascular alteration in chilblain‐like lesions during the COVID‐19 outbreak</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heparin-induced Thrombocytopenia Diagnosis: A Retrospective Study Comparing Heparin-induced Platelet Activation Test to 14C-serotonin Release Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐d. Bouaziz</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Battistella</w:t>
+                <w:t xml:space="preserve">Philippine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hadjadj</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Bourrienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chocron</w:t>
+                <w:t xml:space="preserve">Martine Alhenc-Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (6), pp.1176-1185. </w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (04), pp.e507-e512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.20707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1653-5065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892796v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of pulmonary embolism in 1042 COVID-19 patients with respiratory symptoms: A nested case-control study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Type I interferon response and vascular alteration in chilblain‐like lesions during the COVID‐19 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Yannoutsos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">L. Frumholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐d. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Battistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.11.001⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (6), pp.1176-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493066v1</w:t>
+                <w:t xml:space="preserve">hal-03892796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramuscular Vaccination in Adults with Therapeutic Anticoagulation in the Era of COVID-19 Vaccines Outbreak: A Practical Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Smadja</w:t>
+                <w:t xml:space="preserve">Anticoagulation prior to hospitalization is a potential protective factor for COVID-19: insight from a French multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.e018288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.120.018624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0041-1729627⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03349600v1</w:t>
+                <w:t xml:space="preserve">hal-03190837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Anticoagulant Treatment of Immune Thrombosis: A Focus on Direct Oral Anticoagulants in Heparin-Induced Thrombocytopenia and Anti-Phospholipid Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Direct Oral Anticoagulants as Successful Treatment of Heparin-Induced Thrombocytopenia: A Parisian Retrospective Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gaussem</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23010093⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.713649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096691v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet activation in critically ill COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Deterioration of vaccine‐induced immune thrombotic thrombocytopenia treated by heparin and platelet transfusion: Insight from functional cytometry and serotonin release assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bérezné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blanc-Jouvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00899-1⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03319588v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate- vs. Standard-Dose Prophylactic Anticoagulation in Patients With COVID-19 Admitted in Medical Ward: A Propensity Score-Matched Cohort Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Prevalence and characteristics of pulmonary embolism in 1042 COVID-19 patients with respiratory symptoms: A nested case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Planquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Khider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Yannoutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lina Khider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.747527⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.94 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451886v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparin-induced Thrombocytopenia Diagnosis: A Retrospective Study Comparing Heparin-induced Platelet Activation Test to 14C-serotonin Release Assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Alhenc-Gelas</w:t>
+                <w:t xml:space="preserve">Intramuscular Vaccination in Adults with Therapeutic Anticoagulation in the Era of COVID-19 Vaccines Outbreak: A Practical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Darnige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Khider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 05 (04), pp.e507-e512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1653-5065⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 05 (02), pp.e166-e170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0041-1729627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434307v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aplastic anemia related to thymoma: a survey on behalf of the French reference center of aplastic anemia and a review of the literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intermediate- vs. Standard-Dose Prophylactic Anticoagulation in Patients With COVID-19 Admitted in Medical Ward: A Propensity Score-Matched Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chantepie</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Weizman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Khider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2019.226134⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.747527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962627v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Republication de : Quand et quel bilan de thrombophilie réaliser ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Gendron</w:t>
+                <w:t xml:space="preserve">Recent Advances in Anticoagulant Treatment of Immune Thrombosis: A Focus on Direct Oral Anticoagulants in Heparin-Induced Thrombocytopenia and Anti-Phospholipid Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M. Smadja</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georges Jourdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Helley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gaussem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Europeen des Urgences et de Reanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurea.2020.08.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23010093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492648v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiopoietin-2 as a marker of endothelial activation is a good predictor factor for intensive care unit admission of COVID-19 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Smadja</w:t>
+                <w:t xml:space="preserve">Platelet activation in critically ill COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Guérin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10456-020-09730-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00899-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02641638v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03319588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dabigatran Level Before Reversal Can Predict Hemostatic Effectiveness of Idarucizumab in a Real-World Setting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Place des anticoagulants oraux directs dans la prise en charge de la maladie thromboembolique veineuse associée au cancer en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Blandinières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2020.599626⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.574 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144498v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand et quel bilan de thrombophilie réaliser ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Curative anticoagulation prevents endothelial lesion in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Khider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hauw‐berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux - Pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (9), pp.2391-2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amcp.2020.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490660v1</w:t>
+                <w:t xml:space="preserve">hal-03677180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des anticoagulants oraux directs dans la prise en charge de la maladie thromboembolique veineuse associée au cancer en 2020</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angiopoietin-2 as a marker of endothelial activation is a good predictor factor for intensive care unit admission of COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">Angiogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10456-020-09730-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490406v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02641638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative anticoagulation prevents endothelial lesion in COVID‐19 patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Republication de : Quand et quel bilan de thrombophilie réaliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Europeen des Urgences et de Reanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.80 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurea.2020.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jth.14968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03677180v1</w:t>
+                <w:t xml:space="preserve">hal-03492648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemocompatibility and safety of the Carmat Total Artifical Heart hybrid membrane</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aplastic anemia related to thymoma: a survey on behalf of the French reference center of aplastic anemia and a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giulia Luraghi</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02914⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (7), pp.e333-e336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2019.226134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489284v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de bonne pratique pour la prise en charge de la maladie veineuse thromboembolique chez l’adulte. Version courte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand et quel bilan de thrombophilie réaliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.003⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux - Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.15 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amcp.2020.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081094v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated toxoplasmosis associated with hemophagocytic syndrome after kidney transplantation: A case report and review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dabigatran Level Before Reversal Can Predict Hemostatic Effectiveness of Idarucizumab in a Real-World Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie‐laure Dardé</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.13154⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2020.599626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02274839v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain assessment and factors influencing pain during bone marrow aspiration: A prospective study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The (Fab)ulous Destiny of Idarucizumab: Highlighting Its Interference with Urine Protein Immunofixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Belleville-Rolland</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Litvinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Ortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221534⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03 (03), pp.e306-e308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1697642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02317645v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pain assessment and factors influencing pain during bone marrow aspiration: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zia Chahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Poenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Belleville-Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02317645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandations de bonne pratique pour la prise en charge de la maladie veineuse thromboembolique chez l’adulte. Version courte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.249-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemocompatibility and safety of the Carmat Total Artifical Heart hybrid membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector de Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie L. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Luraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.e02914 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disseminated toxoplasmosis associated with hemophagocytic syndrome after kidney transplantation: A case report and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Joste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.213154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tid.13154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Egfl7 Represses the Vasculogenic Potential of Human Endothelial Progenitor Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément D’audigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Susen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Blandinieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mattot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Saubamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.82-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12015-017-9775-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5152,177 +5684,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blunted vascular response to pulmonary rehabilitation in COPD patients and impaired exercise-induced mobilization of endothelial-colony forming cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gruest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress 2023 (ERS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society, Sep 2023, Milan, Italy. pp.PA1804, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA1804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5469,51 +6001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05308773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Derri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aroux-Pavard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207251343116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05322643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cargou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.1995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2650-7959" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Helley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Thaler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Beller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarre-Pradon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Obiols" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76346-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melicine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maucorps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Eschw&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2024.1873" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04432550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Lelouet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caruba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-023-02145-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siguret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cam Duchez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Proulle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.04.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822775v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2024.102547" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Habay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiame Ghammad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Diehl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Beauvais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vedie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.12.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Khider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15709" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Soudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1768-4371" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huynh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.713649" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Cellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.018624" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892796v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frumholtz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;d. Bouaziz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjadj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chocron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20707" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493066v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yannoutsos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.11.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darnige" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1729627" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319588v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00899-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03451886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.747527" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434307v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Gonthier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Eloy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Alhenc-Gelas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1653-5065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962627v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.226134" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492648v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Smadja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurea.2020.08.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641638v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-020-09730-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144498v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.599626" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490660v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amcp.2020.03.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.02.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw&#8208;berlemont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14968" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489284v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Richez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Castilla" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Guerin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Luraghi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02914" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02081094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhamou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constant" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Dard&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13154" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317645v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zia Chahabi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poenou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Belleville-Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221534" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404172v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#8217;audigier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandinieres" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mattot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9775-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cargou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarre-Pradon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Obiols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76346-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Helley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Thaler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Beller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mauge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2650-7959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05322643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.1995" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05308773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Derri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aroux-Pavard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207251343116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melicine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maucorps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Eschw&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2024.1873" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cavalie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kantor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provench&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2277-4404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04432550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Lelouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caruba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-023-02145-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Habay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiame Ghammad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Diehl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14321" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siguret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cam Duchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Proulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2024.102547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#251;n K Bentounes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2165-1249" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Beauvais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vedie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.12.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Khider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15709" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Soudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1768-4371" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Gonthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Eloy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Alhenc-Gelas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1653-5065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frumholtz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;d. Bouaziz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjadj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chocron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20707" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Cellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.018624" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huynh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.713649" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B&#233;rezn&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bougon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blanc-Jouvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Janssen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12572" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yannoutsos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darnige" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1729627" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03451886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.747527" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00899-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.02.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw&#8208;berlemont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14968" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-020-09730-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Smadja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurea.2020.08.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.226134" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amcp.2020.03.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.599626" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litvinova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ortuno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ajzenberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697642" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zia Chahabi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poenou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Belleville-Rolland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221534" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02081094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhamou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489284v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Richez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Castilla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Luraghi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02914" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274839v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Dard&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13154" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404172v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#8217;audigier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandinieres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mattot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9775-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>