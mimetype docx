--- v1 (2026-04-15)
+++ v2 (2026-05-20)
@@ -66,731 +66,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques pour un laboratoire de biologie médicale écoresponsable en 2025 ?</w:t>
+                <w:t xml:space="preserve">Safety of venetoclax in real-world experience: data from the French national database of pharmacovigilance through all indications in hematological malignancies over 5 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Cargou</w:t>
+                <w:t xml:space="preserve">Alexis Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Sarre-Pradon</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Debureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">Agnès Lillo-Le Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kolenda</w:t>
+                <w:t xml:space="preserve">Yasmine Derri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Obiols</w:t>
+                <w:t xml:space="preserve">Marine Aroux-Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (571), pp.32-44. </w:t>
+              <w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76346-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20406207251343116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039158v1</w:t>
+                <w:t xml:space="preserve">hal-05308773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of anti–platelet factor 4/heparin antibodies and platelet activation in systemic inflammatory diseases and thrombosis disorders: insight from the COVID-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Building today the sustainable medical biology laboratory of tomorrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cargou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Beller</w:t>
+                <w:t xml:space="preserve">Camille Kolenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102701⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 83 (5), pp.477-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2025.1995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121339v1</w:t>
+                <w:t xml:space="preserve">hal-05322643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Manage Venous Thromboembolism Risk during Pregnancy in Patients with Inherited Antithrombin Deficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-2650-7959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building today the sustainable medical biology laboratory of tomorrow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Relevance of anti–platelet factor 4/heparin antibodies and platelet activation in systemic inflammatory diseases and thrombosis disorders: insight from the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Schell</w:t>
+                <w:t xml:space="preserve">Dominique Helley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Faille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2025.1995⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.102701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2025.102701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322643v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of venetoclax in real-world experience: data from the French national database of pharmacovigilance through all indications in hematological malignancies over 5 years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lillo-Le Louet</w:t>
+                <w:t xml:space="preserve">Quelles pratiques pour un laboratoire de biologie médicale écoresponsable en 2025 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cargou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Derri</w:t>
+                <w:t xml:space="preserve">Caroline Sarre-Pradon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kolenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Aroux-Pavard</w:t>
+                <w:t xml:space="preserve">Julien Obiols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Advances in Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, </w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (571), pp.32-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20406207251343116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(25)76346-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308773v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference of oral anti-Xa anticoagulants during monitoring of unfractionated heparin treatments: practical and future attitudes</w:t>
               </w:r>
@@ -815,64 +815,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Maucorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Eschwège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Helley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82 (2), pp.129-138. </w:t>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the Monitoring of Therapeutic Plasma Exchange during Acute Heparin-Induced Thrombocytopenia in Adults under ECMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Cavalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Habay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiame Ghammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1306,4555 +1306,4421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a role for the laboratory monitoring in the management of specific antidotes of direct oral anticoagulants?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of hemostasis understanding in medical and pharmacy students from a Parisian university</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Helley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Billoir</w:t>
+                <w:t xml:space="preserve">Philippe Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Siguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Cam Duchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Proulle</w:t>
+                <w:t xml:space="preserve">Pascale Gaussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.04.005⟩</w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.102547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rpth.2024.102547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567586v1</w:t>
+                <w:t xml:space="preserve">hal-04822775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of hemostasis understanding in medical and pharmacy students from a Parisian university</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Is there a role for the laboratory monitoring in the management of specific antidotes of direct oral anticoagulants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Helley</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Siguret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rousselot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Siguret</w:t>
+                <w:t xml:space="preserve">Véronique Le Cam Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gaussem</w:t>
+                <w:t xml:space="preserve">Valerie Proulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (6), pp.102547. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rpth.2024.102547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822775v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of COVID-19 Pandemic on Temporal Trends of Hemostasis Test in France: A Retrospective Analysis of 9 Years of National Health Data</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospective assessment of the frequency of and risk factors for bleeding events in patients treated with cefazolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lillo-Lelouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Caruba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2165-1249⟩</w:t>
+              <w:t xml:space="preserve">Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s15010-023-02145-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551996v1</w:t>
+                <w:t xml:space="preserve">hal-05368934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective assessment of the frequency of and risk factors for bleeding events in patients treated with cefazolin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Caruba</w:t>
+                <w:t xml:space="preserve">Clinical usefulness of admission versus monitoring troponin in patients with coronavirus disease 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vedie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s15010-023-02145-1⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 116 (3), pp.170-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368934v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical usefulness of admission versus monitoring troponin in patients with coronavirus disease 2019</w:t>
+                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Beauvais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Marie Mayenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vedie</w:t>
+                <w:t xml:space="preserve">Nicolas Falvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Loriot</w:t>
+                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.12.005⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090823v1</w:t>
+                <w:t xml:space="preserve">hal-04362460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer-Associated Thrombosis on Bevacizumab: Risk of Recurrence and Bleeding When Bevacizumab Is Stopped or Continued</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of COVID-19 Pandemic on Temporal Trends of Hemostasis Test in France: A Retrospective Analysis of 9 Years of National Health Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mahé</w:t>
+                <w:t xml:space="preserve">Nûn K Bentounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gazeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David M Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (15), pp.3893. </w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 07 (04), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15153893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-2165-1249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362460v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bleeding risk of intramuscular injection of COVID‐19 vaccines in adult patients with therapeutic anticoagulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M. Smadja</w:t>
+                <w:t xml:space="preserve">Lina Khider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Beller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bory</w:t>
+                <w:t xml:space="preserve">Benjamin Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.1507-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560901v1</w:t>
+                <w:t xml:space="preserve">hal-03866352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleeding risk of intramuscular injection of COVID‐19 vaccines in adult patients with therapeutic anticoagulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">Adjusting D-dimer to lung disease extent to exclude Pulmonary Embolism in COVID-19 patients (Co-LEAD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Planquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Khider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Khider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Beller</w:t>
+                <w:t xml:space="preserve">Alice Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Espinasse</w:t>
+                <w:t xml:space="preserve">Simon Soudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Auditeau</w:t>
+                <w:t xml:space="preserve">Gilles Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20 (6), pp.1507-1510. </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122 (11), pp.1888-1898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jth.15709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1768-4371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866352v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjusting D-dimer to lung disease extent to exclude Pulmonary Embolism in COVID-19 patients (Co-LEAD)</w:t>
+                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Planquette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lina Khider</w:t>
+                <w:t xml:space="preserve">Bastien Poitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Le Berre</w:t>
+                <w:t xml:space="preserve">Christophe Peronino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Soudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pernod</w:t>
+                <w:t xml:space="preserve">Yuri Pya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1768-4371⟩</w:t>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.470-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722805v1</w:t>
+                <w:t xml:space="preserve">hal-03911974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprosthetic Total Artificial Heart in Autoregulated Mode Is Biologically Hemocompatible: Insights for Multimers of von Willebrand Factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daily Monitoring of D-Dimer Allows Outcomes Prediction in COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Poitier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Chocron</w:t>
+                <w:t xml:space="preserve">Olivier Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peronino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Jean-Luc Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Pya</w:t>
+                <w:t xml:space="preserve">Alexis Mareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (4), pp.470-480. </w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (01), pp.e21-e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.121.316833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1709-5441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911974v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heparin-induced Thrombocytopenia Diagnosis: A Retrospective Study Comparing Heparin-induced Platelet Activation Test to 14C-serotonin Release Assay</w:t>
+                <w:t xml:space="preserve">Deterioration of vaccine‐induced immune thrombotic thrombocytopenia treated by heparin and platelet transfusion: Insight from functional cytometry and serotonin release assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Gonthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alice Bérezné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Blanc-Jouvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Alhenc-Gelas</w:t>
+                <w:t xml:space="preserve">Cecile Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 05 (04), pp.e507-e512. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-1653-5065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434307v1</w:t>
+                <w:t xml:space="preserve">hal-05551995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I interferon response and vascular alteration in chilblain‐like lesions during the COVID‐19 outbreak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Oral Anticoagulants as Successful Treatment of Heparin-Induced Thrombocytopenia: A Parisian Retrospective Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Frumholtz</w:t>
+                <w:t xml:space="preserve">Hippolyte Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐d. Bouaziz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Chocron</w:t>
+                <w:t xml:space="preserve">Benoit Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.20707⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.713649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892796v1</w:t>
+                <w:t xml:space="preserve">hal-05096767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticoagulation prior to hospitalization is a potential protective factor for COVID-19: insight from a French multicenter cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Chocron</w:t>
+                <w:t xml:space="preserve">Type I interferon response and vascular alteration in chilblain‐like lesions during the COVID‐19 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Frumholtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐d. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Galand</w:t>
+                <w:t xml:space="preserve">J. Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffrey Cellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Pommier</w:t>
+                <w:t xml:space="preserve">R. Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.120.018624⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (6), pp.1176-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.20707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190837v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Oral Anticoagulants as Successful Treatment of Heparin-Induced Thrombocytopenia: A Parisian Retrospective Case Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Carré</w:t>
+                <w:t xml:space="preserve">Anticoagulation prior to hospitalization is a potential protective factor for COVID-19: insight from a French multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Guérineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Mauge</w:t>
+                <w:t xml:space="preserve">Joffrey Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Huynh</w:t>
+                <w:t xml:space="preserve">Thibaut Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.e018288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.713649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.120.018624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096767v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterioration of vaccine‐induced immune thrombotic thrombocytopenia treated by heparin and platelet transfusion: Insight from functional cytometry and serotonin release assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and characteristics of pulmonary embolism in 1042 COVID-19 patients with respiratory symptoms: A nested case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Planquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Khider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Bérezné</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alexandra Yannoutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12572⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.94 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551995v1</w:t>
+                <w:t xml:space="preserve">hal-03493066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of pulmonary embolism in 1042 COVID-19 patients with respiratory symptoms: A nested case-control study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Intramuscular Vaccination in Adults with Therapeutic Anticoagulation in the Era of COVID-19 Vaccines Outbreak: A Practical Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Darnige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Khider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.11.001⟩</w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (02), pp.e166-e170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0041-1729627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493066v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramuscular Vaccination in Adults with Therapeutic Anticoagulation in the Era of COVID-19 Vaccines Outbreak: A Practical Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermediate- vs. Standard-Dose Prophylactic Anticoagulation in Patients With COVID-19 Admitted in Medical Ward: A Propensity Score-Matched Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Perrin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Orianne Weizman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Khider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0041-1729627⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.747527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349600v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate- vs. Standard-Dose Prophylactic Anticoagulation in Patients With COVID-19 Admitted in Medical Ward: A Propensity Score-Matched Cohort Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recent Advances in Anticoagulant Treatment of Immune Thrombosis: A Focus on Direct Oral Anticoagulants in Heparin-Induced Thrombocytopenia and Anti-Phospholipid Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jourdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lina Khider</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Helley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gaussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.747527⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23010093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451886v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Anticoagulant Treatment of Immune Thrombosis: A Focus on Direct Oral Anticoagulants in Heparin-Induced Thrombocytopenia and Anti-Phospholipid Syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gaussem</w:t>
+                <w:t xml:space="preserve">Platelet activation in critically ill COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Yatim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23010093⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-021-00899-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096691v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03319588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet activation in critically ill COVID-19 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heparin-induced Thrombocytopenia Diagnosis: A Retrospective Study Comparing Heparin-induced Platelet Activation Test to 14C-serotonin Release Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Yatim</w:t>
+                <w:t xml:space="preserve">Philippine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Chocron</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Bourrienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Philippe</w:t>
+                <w:t xml:space="preserve">Martine Alhenc-Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.113. </w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05 (04), pp.e507-e512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-021-00899-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1653-5065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03319588v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des anticoagulants oraux directs dans la prise en charge de la maladie thromboembolique veineuse associée au cancer en 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Republication de : Quand et quel bilan de thrombophilie réaliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Blandinières</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">N. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">Journal Europeen des Urgences et de Reanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.80 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurea.2020.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490406v1</w:t>
+                <w:t xml:space="preserve">hal-03492648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curative anticoagulation prevents endothelial lesion in COVID‐19 patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aplastic anemia related to thymoma: a survey on behalf of the French reference center of aplastic anemia and a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hauw‐berlemont</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Sicre de Fontbrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.14968⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (7), pp.e333-e336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2019.226134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677180v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angiopoietin-2 as a marker of endothelial activation is a good predictor factor for intensive care unit admission of COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chocron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Yatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angiogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10456-020-09730-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02641638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Republication de : Quand et quel bilan de thrombophilie réaliser ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dabigatran Level Before Reversal Can Predict Hemostatic Effectiveness of Idarucizumab in a Real-World Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Europeen des Urgences et de Reanimation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2020.599626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurea.2020.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03492648v1</w:t>
+                <w:t xml:space="preserve">hal-03144498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aplastic anemia related to thymoma: a survey on behalf of the French reference center of aplastic anemia and a review of the literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand et quel bilan de thrombophilie réaliser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2019.226134⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux - Pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.15 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amcp.2020.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962627v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand et quel bilan de thrombophilie réaliser ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Curative anticoagulation prevents endothelial lesion in COVID‐19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Khider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chocron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hauw‐berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies du Coeur et des Vaisseaux - Pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020, pp.15 - 18. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (9), pp.2391-2399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amcp.2020.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jth.14968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490660v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dabigatran Level Before Reversal Can Predict Hemostatic Effectiveness of Idarucizumab in a Real-World Setting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Place des anticoagulants oraux directs dans la prise en charge de la maladie thromboembolique veineuse associée au cancer en 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auditeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Blandinières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David M. Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107, pp.574 - 585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2020.599626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144498v1</w:t>
+                <w:t xml:space="preserve">hal-03490406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (Fab)ulous Destiny of Idarucizumab: Highlighting Its Interference with Urine Protein Immunofixation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hemocompatibility and safety of the Carmat Total Artifical Heart hybrid membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Richez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector de Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie L. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ajzenberg</w:t>
+                <w:t xml:space="preserve">Giulia Luraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 03 (03), pp.e306-e308. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.e02914 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1697642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558039v1</w:t>
+                <w:t xml:space="preserve">hal-03489284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pain assessment and factors influencing pain during bone marrow aspiration: A prospective study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations de bonne pratique pour la prise en charge de la maladie veineuse thromboembolique chez l’adulte. Version courte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Zia Chahabi</w:t>
+                <w:t xml:space="preserve">O. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Poenou</w:t>
+                <w:t xml:space="preserve">Y. Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Rivet</w:t>
+                <w:t xml:space="preserve">L. Bertoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Belleville-Rolland</w:t>
+                <w:t xml:space="preserve">J. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221534⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.249-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02317645v1</w:t>
+                <w:t xml:space="preserve">hal-02081094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de bonne pratique pour la prise en charge de la maladie veineuse thromboembolique chez l’adulte. Version courte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disseminated toxoplasmosis associated with hemophagocytic syndrome after kidney transplantation: A case report and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Benhamou</w:t>
+                <w:t xml:space="preserve">Juliette Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bertoletti</w:t>
+                <w:t xml:space="preserve">Charles Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Constant</w:t>
+                <w:t xml:space="preserve">Valentin Joste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Couturaud</w:t>
+                <w:t xml:space="preserve">Marie‐laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 36 (2), pp.249-283. </w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.213154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2019.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tid.13154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081094v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02274839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemocompatibility and safety of the Carmat Total Artifical Heart hybrid membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The (Fab)ulous Destiny of Idarucizumab: Highlighting Its Interference with Urine Protein Immunofixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Richez</w:t>
+                <w:t xml:space="preserve">Héloïse Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector de Castilla</w:t>
+                <w:t xml:space="preserve">Elena Litvinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie L. Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">Sofia Ortuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Luraghi</w:t>
+                <w:t xml:space="preserve">Nadine Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5, pp.e02914 -. </w:t>
+              <w:t xml:space="preserve">TH Open : Companion Journal To Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03 (03), pp.e306-e308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1697642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489284v1</w:t>
+                <w:t xml:space="preserve">hal-05558039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated toxoplasmosis associated with hemophagocytic syndrome after kidney transplantation: A case report and review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pain assessment and factors influencing pain during bone marrow aspiration: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gendron</w:t>
+                <w:t xml:space="preserve">Sara Zia Chahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Verney</w:t>
+                <w:t xml:space="preserve">Géraldine Poenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Joste</w:t>
+                <w:t xml:space="preserve">Nadia Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐laure Dardé</w:t>
+                <w:t xml:space="preserve">Tiphaine Belleville-Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.213154. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tid.13154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274839v1</w:t>
-[...133 lines deleted...]
-                <w:t xml:space="preserve">hal-02404172v1</w:t>
+                <w:t xml:space="preserve">inserm-02317645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blunted vascular response to pulmonary rehabilitation in COPD patients and impaired exercise-induced mobilization of endothelial-colony forming cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Desplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gruest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress 2023 (ERS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society, Sep 2023, Milan, Italy. pp.PA1804, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.PA1804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6001,51 +5867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cargou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarre-Pradon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Obiols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76346-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Helley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Thaler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Beller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mauge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2650-7959" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05322643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.1995" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05308773v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Derri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aroux-Pavard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207251343116" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melicine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maucorps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Eschw&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2024.1873" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cavalie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kantor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provench&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2277-4404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04432550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Lelouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caruba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-023-02145-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Habay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiame Ghammad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Diehl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14321" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siguret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cam Duchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Proulle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822775v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2024.102547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551996v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#251;n K Bentounes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2165-1249" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368934v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Beauvais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vedie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.12.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Khider" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15709" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Soudet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1768-4371" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Gonthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Eloy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Alhenc-Gelas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1653-5065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frumholtz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;d. Bouaziz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjadj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chocron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20707" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Cellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.018624" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096767v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huynh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.713649" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B&#233;rezn&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bougon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blanc-Jouvan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Janssen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12572" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493066v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yannoutsos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.11.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darnige" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1729627" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03451886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.747527" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319588v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00899-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.02.010" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw&#8208;berlemont" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14968" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-020-09730-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Smadja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurea.2020.08.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.226134" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490660v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amcp.2020.03.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.599626" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litvinova" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ortuno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ajzenberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697642" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zia Chahabi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poenou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rivet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Belleville-Rolland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221534" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02081094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhamou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constant" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489284v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Richez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Castilla" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Guerin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Luraghi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02914" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274839v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Dard&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13154" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404172v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment D&#8217;audigier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Susen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandinieres" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mattot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-017-9775-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05308773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Talbot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Debureaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Le Louet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Derri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Aroux-Pavard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20406207251343116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05322643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cargou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gendron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Schell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2025.1995" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fiore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2650-7959" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121339v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Helley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Thaler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Beller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2025.102701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05039158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarre-Pradon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Obiols" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(25)76346-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melicine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maucorps" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Eschw&#232;ge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2024.1873" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Cavalie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kantor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provench&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sonneville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2277-4404" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04432550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Tran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lillo-Lelouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Caruba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-023-02145-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Habay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiame Ghammad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Diehl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14321" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousselot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Siguret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rpth.2024.102547" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Billoir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cam Duchez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Proulle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.04.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Beauvais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Philippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vedie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.12.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mayenga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Falvo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mah&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gazeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15153893" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#251;n K Bentounes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Smadja" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2165-1249" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866352v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Khider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Espinasse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auditeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15709" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03722805v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Planquette" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Berre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Soudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pernod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1768-4371" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poitier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peronino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.121.316833" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560901v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Smadja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bory" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Diehl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mareau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1709-5441" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice B&#233;rezn&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bougon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blanc-Jouvan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Janssen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12572" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huynh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.713649" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892796v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frumholtz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;d. Bouaziz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hadjadj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chocron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.20707" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190837v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Galand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Cellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pommier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.120.018624" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493066v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Yannoutsos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349600v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Perrin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Darnige" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smadja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1729627" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03451886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Weizman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.747527" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jourdi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03319588v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Yatim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00899-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434307v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Gonthier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Eloy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Bourrienne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Alhenc-Gelas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1653-5065" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Smadja" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mauge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurea.2020.08.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Sicre de Fontbrune" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Guyard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Fadlallah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2019.226134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02641638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10456-020-09730-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144498v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.599626" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amcp.2020.03.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw&#8208;berlemont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14968" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490406v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blandini&#232;res" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2020.02.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489284v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Richez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector de Castilla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L. Guerin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Luraghi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02914" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02081094v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sanchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benhamou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertoletti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Constant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2019.01.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02274839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Dard&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13154" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558039v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Flament" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Litvinova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Ortuno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ajzenberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1697642" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317645v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zia Chahabi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poenou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rivet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Belleville-Rolland" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221534" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045329v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Desplanche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven G&#252;nther" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gruest" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.PA1804" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>