--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -208,404 +208,404 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3.3 deposition counteracts the replication-dependent enrichment of H3.1 at chromocenters in embryonic stem cells</w:t>
+                <w:t xml:space="preserve">HIRA defines early replication initiation zones independently of their genome compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arfè</w:t>
+                <w:t xml:space="preserve">Tina Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Karagyozova</w:t>
+                <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forest</w:t>
+                <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bingham</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hmidan</w:t>
+                <w:t xml:space="preserve">Rocío Nunez-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5138. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60430-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65130-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373539v1</w:t>
+                <w:t xml:space="preserve">hal-05373522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIRA defines early replication initiation zones independently of their genome compartment</w:t>
+                <w:t xml:space="preserve">H3.3 deposition counteracts the replication-dependent enrichment of H3.1 at chromocenters in embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Karagyozova</w:t>
+                <w:t xml:space="preserve">S. Arfè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Gatto</w:t>
+                <w:t xml:space="preserve">T. Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Forest</w:t>
+                <w:t xml:space="preserve">A. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
+                <w:t xml:space="preserve">D. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Nunez-Vazquez</w:t>
+                <w:t xml:space="preserve">H. Hmidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.9715. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65130-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60430-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373522v1</w:t>
+                <w:t xml:space="preserve">hal-05373539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3.3 deposition counteracts the replication-dependent enrichment of H3.1 at chromocenters in embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arfè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hmidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-60430-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790241v2</w:t>
@@ -616,130 +616,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRA defines early replication initiation zones independently of their genome compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Nunez-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-65130-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790284v2</w:t>
@@ -845,51 +845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replicating chromatin in the nucleus: A histone variant perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1029,390 +1029,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cell cycle choreography of H3 variants shapes the genome</w:t>
+                <w:t xml:space="preserve">Author Correction: CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Delaney</w:t>
+                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Weiss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengliang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Thiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.3127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38931-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217778v1</w:t>
+                <w:t xml:space="preserve">hal-05343912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cell cycle choreography of H3 variants shapes the genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamila Delaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788903v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengliang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
+                <w:t xml:space="preserve">Allan Thiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.3127. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-38931-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343912v1</w:t>
+                <w:t xml:space="preserve">hal-04788903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3–H4 histone chaperones and cancer</w:t>
               </w:r>
@@ -1489,77 +1489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRA-dependent boundaries between H3 variants shape early replication in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1606,103 +1606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengliang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
+                <w:t xml:space="preserve">Allan Thiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.3739. </w:t>
@@ -1740,103 +1740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengliang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
+                <w:t xml:space="preserve">Allan Thiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.3739. </w:t>
@@ -1868,533 +1868,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CENP-A overexpression promotes distinct fates in human cells, depending on p53 status</w:t>
+                <w:t xml:space="preserve">CENP-A Subnuclear Localization Pattern as Marker Predicting Curability by Chemoradiation Therapy for Locally Advanced Head and Neck Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jeffery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Gatto</w:t>
+                <w:t xml:space="preserve">Pierre Verrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina Podsypanina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Renaud-Pageot</w:t>
+                <w:t xml:space="preserve">Didier Meseure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Ponce Landete</w:t>
+                <w:t xml:space="preserve">Frédérique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01941-5⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.3928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13163928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184130v1</w:t>
+                <w:t xml:space="preserve">hal-03352581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBRM1 Deficiency Confers Synthetic Lethality to DNA Repair Inhibitors in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman M Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Colmet-Daage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilirjana Bajrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81 (11), pp.2888-2902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-21-0628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomics in the single cell era, an important read out for genome function and cell identity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CENP-A overexpression promotes distinct fates in human cells, depending on p53 status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Elena Torres-Padilla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Jeffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Podsypanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Renaud-Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Ponce Landete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/epi-2021-0153⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01941-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259937v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CENP-A Subnuclear Localization Pattern as Marker Predicting Curability by Chemoradiation Therapy for Locally Advanced Head and Neck Cancer Patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epigenomics in the single cell era, an important read out for genome function and cell identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Forest</w:t>
+                <w:t xml:space="preserve">Inês Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Leclère</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria-Elena Torres-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.3928. </w:t>
+              <w:t xml:space="preserve">Epigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13163928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/epi-2021-0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352581v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JMJD1B, a novel player in histone H3 and H4 processing to ensure genome stability</w:t>
               </w:r>
@@ -3040,633 +3040,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision 2030 for the optimal approach to cancer research and care in Europe: A mission or a network of networks?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining epigenetic drugs with other therapies for solid tumours — past lessons and future promise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jeffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Philip</w:t>
+                <w:t xml:space="preserve">Sandrine Aspeslagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Poortmans</w:t>
+                <w:t xml:space="preserve">Sophie Postel-Vinay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tumori</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105 (3), pp.265-270. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.91-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0300891618783655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41571-019-0267-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370961v1</w:t>
+                <w:t xml:space="preserve">hal-02371032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromere Dysfunction Compromises Mitotic Spindle Pole Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rodriguez</w:t>
+                <w:t xml:space="preserve">Simon Gemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Basto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (18), pp.3072-3080.e5. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+              <w:t xml:space="preserve">, 2019, 29, pp.3072 - 3080.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2019.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041317v1</w:t>
+                <w:t xml:space="preserve">hal-03455007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Histone H3 Incorporation Fuels Metastatic Progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Simeonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25 (11), pp.933-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molmed.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining epigenetic drugs with other therapies for solid tumours — past lessons and future promise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centromere Dysfunction Compromises Mitotic Spindle Pole Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Postel-Vinay</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Basto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (18), pp.3072-3080.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.07.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41571-019-0267-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02371032v1</w:t>
+                <w:t xml:space="preserve">hal-03041317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centromere Dysfunction Compromises Mitotic Spindle Pole Integrity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vision 2030 for the optimal approach to cancer research and care in Europe: A mission or a network of networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Pennetier</w:t>
+                <w:t xml:space="preserve">Thierry Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dumont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philip Poortmans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.07.052⟩</w:t>
+              <w:t xml:space="preserve">Tumori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (3), pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0300891618783655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455007v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone supply: Multitiered regulation ensures chromatin dynamics throughout the cell cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shweta Mendiratta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3847,130 +3847,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromere Dysfunction Compromises Mitotic Spindle Pole Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (18), pp.3072-3080.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2019.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332535v1</w:t>
@@ -4109,1471 +4109,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and guidelines toward 4D nucleome data and model standards</w:t>
+                <w:t xml:space="preserve">Chromatin plasticity: A versatile landscape that underlies cell fate and identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Marti-Renom</w:t>
+                <w:t xml:space="preserve">Tejas Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0236-3⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6409), pp.1332-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat8950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980465v1</w:t>
+                <w:t xml:space="preserve">hal-02326606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide Control of Heterochromatin Replication by the Telomere Capping Protein TRF2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Mendez-Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmyla Lototska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Mendez-Bermudez</w:t>
+                <w:t xml:space="preserve">Marie-Josèphe Giraud-Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (3), pp.449-461.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The epigenetic control of stemness in CD8 + T cell fate commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigia Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel L Goudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Zueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Burgdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 359 (6372), pp.177-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aah6499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional activity of the H3.3 histone chaperone complex HIRA requires trimerization of the HIRA subunit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daniel Ricketts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukari Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kushol Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.3103 article number. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-05581-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution visualization of H3 variants during replication reveals their controlled recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and guidelines toward 4D nucleome data and model standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marti-Renom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Bickmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clement</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Forest</w:t>
+                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05697-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (10), pp.1352-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0236-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981686v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetratricopeptide repeat domain 7A is a nuclear factor that modulates transcription and chromatin structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution visualization of H3 variants during replication reveals their controlled recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse El-Daher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claire Leveau</w:t>
+                <w:t xml:space="preserve">Guillermo A Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41421-018-0061-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05697-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922535v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POLE3-POLE4 Is a Histone H3-H4 Chaperone that Maintains Chromatin Integrity during DNA Replication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetratricopeptide repeat domain 7A is a nuclear factor that modulates transcription and chromatin structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse El-Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chansel da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bellelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sarah L Maslen</w:t>
+                <w:t xml:space="preserve">Claire Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.08.043⟩</w:t>
+              <w:t xml:space="preserve">Cell Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41421-018-0061-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902527v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KAP1 facilitates reinstatement of heterochromatin after DNA replication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POLE3-POLE4 Is a Histone H3-H4 Chaperone that Maintains Chromatin Integrity during DNA Replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Belan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie E Pye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suk Min Jang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rauwel</w:t>
+                <w:t xml:space="preserve">Sarah L Maslen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky580⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953846v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin plasticity: A versatile landscape that underlies cell fate and identity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KAP1 facilitates reinstatement of heterochromatin after DNA replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suk Min Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Kauzlaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pontis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejas Yadav</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 361 (6409), pp.1332-1336. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (17), pp.8788-8802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aat8950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326606v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential role for centromeric factors following p53 loss and oncogenic transformation</w:t>
+                <w:t xml:space="preserve">Insights into the molecular architecture and histone H3-H4 deposition mechanism of yeast Chromatin assembly factor 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Filipescu</w:t>
+                <w:t xml:space="preserve">Paul Victor Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Naughtin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katrina Podsypanina</w:t>
+                <w:t xml:space="preserve">Jennifer Timm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lejour</w:t>
+                <w:t xml:space="preserve">Danni Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Wilson</w:t>
+                <w:t xml:space="preserve">David Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.290924.116⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e23474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.23474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504857v1</w:t>
+                <w:t xml:space="preserve">hal-01522557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the molecular architecture and histone H3-H4 deposition mechanism of yeast Chromatin assembly factor 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essential role for centromeric factors following p53 loss and oncogenic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Timm</w:t>
+                <w:t xml:space="preserve">Dan Filipescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danni Liu</w:t>
+                <w:t xml:space="preserve">Monica Naughtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Podsypanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sitbon</w:t>
+                <w:t xml:space="preserve">Vincent Lejour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
+                <w:t xml:space="preserve">Laurence Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.e23474. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (5), pp.463 - 480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.23474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.290924.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522557v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CENP-T/-W complex is a binding partner of the histone chaperone FACT</w:t>
               </w:r>
@@ -5853,51 +5853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5938,1117 +5938,1117 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin dynamics after DNA damage: The legacy of the access–repair–restore model</w:t>
+                <w:t xml:space="preserve">Structural insight into how the human helicase subunit MCM2 may act as a histone chaperone together with ASF1 at the replication fork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Polo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danni Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Velours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Corpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2015.09.014⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.1905-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082229v1</w:t>
+                <w:t xml:space="preserve">hal-01279066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HJURP Involvement in De Novo CenH3CENP-A and CENP-C Recruitment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SENP7 SUMO-Protease Presents a Module of Two HP1 Interaction Motifs that Locks HP1 Protein at Pericentric Heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Musacchio</w:t>
+                <w:t xml:space="preserve">Kelly Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loiodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11 (1), pp.22-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.03.013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.771-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224138v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SENP7 SUMO-Protease Presents a Module of Two HP1 Interaction Motifs that Locks HP1 Protein at Pericentric Heterochromatin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HJURP Involvement in De Novo CenH3CENP-A and CENP-C Recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Loiodice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+                <w:t xml:space="preserve">Hiroaki Tachiwana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Blümer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Klare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Musacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.771-782. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213889v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation of histone H3 lysine 9 occurs during translation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin dynamics after DNA damage: The legacy of the access–repair–restore model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Ugalde</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (19), pp.9097-9106. </w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.114-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2015.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278078v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insight into how the human helicase subunit MCM2 may act as a histone chaperone together with ASF1 at the replication fork</w:t>
+                <w:t xml:space="preserve">Methylation of histone H3 lysine 9 occurs during translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Richet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danni Liu</w:t>
+                <w:t xml:space="preserve">Carlos Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Legrand</w:t>
+                <w:t xml:space="preserve">Francisca Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Velours</w:t>
+                <w:t xml:space="preserve">César Díaz-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Corpet</w:t>
+                <w:t xml:space="preserve">Valentina Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43 (3), pp.1905-1917. </w:t>
+              <w:t xml:space="preserve">, 2015, 43 (19), pp.9097-9106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279066v1</w:t>
+                <w:t xml:space="preserve">hal-01278078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between genome and epigenome - challenges and requirements for future research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA Damage Leaves its Mark on Chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-487⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (19), pp.2355-2359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.6.19.4756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365238v1</w:t>
+                <w:t xml:space="preserve">hal-03082103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation and DNA Binding of HJURP Determine Its Centromeric Recruitment and Function in CenH3 CENP-A Loading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to restore chromatin structure and function in response to DNA damage - let the chaperones play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (10), pp.2315-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312876v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Damage Leaves its Mark on Chromatin</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phosphorylation and DNA Binding of HJURP Determine Its Centromeric Recruitment and Function in CenH3 CENP-A Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damarys Loew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.6.19.4756⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.190-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082103v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to restore chromatin structure and function in response to DNA damage - let the chaperones play</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between genome and epigenome - challenges and requirements for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Altucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Amati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baulcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (10), pp.2315-2323. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.12793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082196v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription Recovery after DNA Damage Requires Chromatin Priming by the H3.3 Histone Chaperone HIRA</w:t>
               </w:r>
@@ -7132,1688 +7132,1688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified phylogeny-based nomenclature for histone variants</w:t>
+                <w:t xml:space="preserve">The DNA damage response in chromatin: a focus on histone variants and heterochromatin proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Talbert</w:t>
+                <w:t xml:space="preserve">Gaston Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kami Ahmad</w:t>
+                <w:t xml:space="preserve">Sophie E Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-8935-5-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.722-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00710902v1</w:t>
+                <w:t xml:space="preserve">hal-00765972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A centriolar lifeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gemble</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renata Basto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumou Goundiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (11), pp.686-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nrm3460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developmental requirement for HIRA-dependent H3.3 deposition revealed at gastrulation in Xenopus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified phylogeny-based nomenclature for histone variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Talbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kami Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Szenker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Ausió</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2012.05.006⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-8935-5-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765971v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00710902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SUMO protease SENP7 is a critical component to ensure HP1 enrichment at pericentric heterochromatin.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A developmental requirement for HIRA-dependent H3.3 deposition revealed at gastrulation in Xenopus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Szenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.2244⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (6), pp.730-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00765968v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DNA damage response in chromatin: a focus on histone variants and heterochromatin proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SUMO protease SENP7 is a critical component to ensure HP1 enrichment at pericentric heterochromatin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Soria</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp.458-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.2244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.06.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765972v1</w:t>
+                <w:t xml:space="preserve">hal-00765968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochromatin maintenance and establishment: lessons from the mouse pericentromere.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HP1alpha recruitment to DNA damage by p150CAF-1 promotes homologous recombination repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baldeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J L Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline V Probst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/nucl.2.5.17707⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (1), pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201101030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742945v1</w:t>
+                <w:t xml:space="preserve">hal-00742640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The double face of the histone variant H3.3.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
+                <w:t xml:space="preserve">Heterochromatin establishment in the context of genome-wide epigenetic reprogramming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline V Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (5), pp.177-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2011.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cr.2011.14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00742959v1</w:t>
+                <w:t xml:space="preserve">hal-00742753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle dynamics of histone variants at the centromere, a model for chromosomal landmarks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rocío Montes de Oca</w:t>
+                <w:t xml:space="preserve">H3.3 is deposited at centromeres in S phase as a placeholder for newly assembled CENP-A in G₁ phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine M Dunleavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H Karpen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.146-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/nucl.2.2.15211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceb.2011.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00742742v1</w:t>
+                <w:t xml:space="preserve">hal-00742956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of histone H3 deposition in vivo reveal a nucleosome gap-filling mechanism for H3.3 to maintain chromatin integrity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Woolfe</w:t>
+                <w:t xml:space="preserve">A specific function for the histone chaperone NASP to fine-tune a reservoir of soluble H3-H4 in the histone supply chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J L Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary A Gurard-Levin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vassias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 44 (6), pp.928-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 44 (6), pp.918-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2011.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2011.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00743096v1</w:t>
+                <w:t xml:space="preserve">hal-00743102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMOylation promotes de novo targeting of HP1α to pericentric heterochromatin.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Heterochromatin maintenance and establishment: lessons from the mouse pericentromere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline V Probst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (3), pp.220-7. </w:t>
+              <w:t xml:space="preserve">Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (5), pp.332-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ng.765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/nucl.2.5.17707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685744v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP1alpha recruitment to DNA damage by p150CAF-1 promotes homologous recombination repair</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adam J L Cook</w:t>
+                <w:t xml:space="preserve">The double face of the histone variant H3.3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Szenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201101030⟩</w:t>
+              <w:t xml:space="preserve">Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.421-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cr.2011.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742640v1</w:t>
+                <w:t xml:space="preserve">hal-00742959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific function for the histone chaperone NASP to fine-tune a reservoir of soluble H3-H4 in the histone supply chain.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vassias</w:t>
+                <w:t xml:space="preserve">Cell cycle dynamics of histone variants at the centromere, a model for chromosomal landmarks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (6), pp.918-27. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.266-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2011.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceb.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743102v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3.3 is deposited at centromeres in S phase as a placeholder for newly assembled CENP-A in G₁ phase.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of histone H3 deposition in vivo reveal a nucleosome gap-filling mechanism for H3.3 to maintain chromatin integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine M Dunleavy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+                <w:t xml:space="preserve">Adam Woolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vassias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary H Karpen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Pellentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (2), pp.146-57. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (6), pp.928-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/nucl.2.2.15211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742956v1</w:t>
+                <w:t xml:space="preserve">hal-00743096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochromatin establishment in the context of genome-wide epigenetic reprogramming.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUMOylation promotes de novo targeting of HP1α to pericentric heterochromatin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Danièle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aline V Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (5), pp.177-85. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.220-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2011.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng.765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742753v1</w:t>
+                <w:t xml:space="preserve">hal-00685744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical significance and prognostic value of Chromatin Assembly Factor-1 overexpression in human solid tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie E Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stamatios E Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9043,631 +9043,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The histone chaperone Asf1 is dispensable for direct de novo histone deposition in Xenopus egg extracts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erich A Nigg</w:t>
+                <w:t xml:space="preserve">Dynamique de la chromatine lors de la réparation des lésions de l’ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00412-007-0112-x⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.29-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200723129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048224v1</w:t>
+                <w:t xml:space="preserve">hal-03082097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la chromatine lors de la réparation des lésions de l’ADN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Polo</w:t>
+                <w:t xml:space="preserve">The histone chaperone Asf1 is dispensable for direct de novo histone deposition in Xenopus egg extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman W W Silljé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich A Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 116, pp.487 - 496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00412-007-0112-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200723129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03082097v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin assembly: a basic recipe with various flavours</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CAF-1 is essential for heterochromatin organization in pluripotent embryonic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Houlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizik Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline V Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gde.2006.02.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (11), pp.e181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0020181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082075v1</w:t>
+                <w:t xml:space="preserve">cea-00161340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Histone Incorporation Marks Sites of UV Repair in Human Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Chromatin assembly: a basic recipe with various flavours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Polo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danièle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2006.08.049⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gde.2006.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082083v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAF-1 is essential for heterochromatin organization in pluripotent embryonic cells.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soizik Berlivet</w:t>
+                <w:t xml:space="preserve">New Histone Incorporation Marks Sites of UV Repair in Human Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline V Probst</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2 (11), pp.e181. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 127 (3), pp.481-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0020181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2006.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00161340v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone metabolic pathways and chromatin assembly factors as proliferation markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9808,51 +9808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin Assembly Factor-1, a Marker of Clinical Value to Distinguish Quiescent from Proliferating Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stamatios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10082,51 +10082,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENP-A, a histone H3 variant with key roles in centromere architecture in healthy and diseased states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jeffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lochhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10376,51 +10376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10493,51 +10493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Newly Synthesized and Old Histone Variant Dynamics Dependent on Chaperones Using the SNAP-Tag System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia Torné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo A Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10597,77 +10597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin Dynamics in Cancer: Epigenetic Parameters and Cellular Fate—Histone Variants and Their Chaperones: New Targets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jeffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina Podsypanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tejas Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10727,64 +10727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Studying Chromatin Assembly Coupled to DNA Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10857,332 +10857,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-centromeric CENP-A epigenetically regulates epithelial-mesenchymal plasticity and heterogeneity in human cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear activities and interactome of the NS5 protein of Tick-Borne Encephalitis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Capocefalo</w:t>
+                <w:t xml:space="preserve">Maxime Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Forest</w:t>
+                <w:t xml:space="preserve">Aïssatou Aïcha Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cantini</w:t>
+                <w:t xml:space="preserve">Elodie Le Seac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Hawasheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372569v1</w:t>
+                <w:t xml:space="preserve">hal-05409219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear activities and interactome of the NS5 protein of Tick-Borne Encephalitis Virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-centromeric CENP-A epigenetically regulates epithelial-mesenchymal plasticity and heterogeneity in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Renaud-Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Capocefalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssatou Aïcha Sow</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05409219v1</w:t>
+                <w:t xml:space="preserve">hal-05372569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRA-dependent provision of histone H3.3 in active chromatin ensures genome compartmentalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A Marti-Renom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11256,51 +11256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Freon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Tachekort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11329,302 +11329,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regardless of the deposition pathway, aminoacid 31 in histone variant H3 is essential at gastrulation in Xenopus</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epigenetic control of CD8+ T cell responsiveness to a-PD-1 by Suv39h1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengliang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Thiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041039v1</w:t>
+                <w:t xml:space="preserve">hal-03041343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic control of CD8+ T cell responsiveness to a-PD-1 by Suv39h1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regardless of the deposition pathway, aminoacid 31 in histone variant H3 is essential at gastrulation in Xenopus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041343v1</w:t>
+                <w:t xml:space="preserve">hal-03041039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENP-A overexpression drives distinct cell fates depending on p53 status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jeffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina Podsypanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Ponce Landete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12000,51 +12000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45DE95E2"/>
+    <w:nsid w:val="12B0C0C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12231,51 +12231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-almouzni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033442088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arf&#232;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karagyozova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bingham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hmidan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60430-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Karagyozova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gatto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quivy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Nunez-Vazquez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65130-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790241v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790284v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quivy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renaud-Pageot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00112-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2024.102397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Simeonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cancerbio-062722-021823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Delaney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Laura Niborski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gueguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengliang Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38931-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03602708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ray-Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2022.101900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.03.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31504-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jeffery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Podsypanina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ponce Landete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01941-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Chabanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eychenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colmet-Daage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilirjana Bajrami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0628" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pinheiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Torres-Padilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2021-0153" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163928" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Saavedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary A Gurard-Levin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rojas-Villalobos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vassias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quatrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00331-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalilian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahragim Tajbakhsh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Torn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Boyarchuk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Baccon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0492-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023884v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Rajewsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw A Gorski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Aerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Amit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2715-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song My Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kaminski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Bhargava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barroso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Lynskey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0512-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poortmans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618783655" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.07.052" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2019.09.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371032v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aspeslagh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Postel-Vinay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41571-019-0267-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gemble" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Mendiratta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201807179" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aichinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Au" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Najar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.322024.118" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Bakail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andreani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Moal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2019.09.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104993v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mendez-Bermudez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.03.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pace" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel L Goudot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Burgdorf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah6499" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370978v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel Ricketts" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Sato" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushol Gupta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05581-y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981686v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A Orsi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05697-1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se El-Daher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chansel da Cruz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41421-018-0061-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01902527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bellelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Belan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie E Pye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Maslen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.08.043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kauzlaric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rauwel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky580" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326606v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Yadav" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8950" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504857v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Filipescu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wilson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.290924.116" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522557v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Victor Sauer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Timm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danni Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sitbon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23474" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prendergast" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Huang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.275073.115" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045967v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Adam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dabin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baldeyron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.08.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082229v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Polo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.09.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224138v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tachiwana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bl&#252;mer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Klare" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Musacchio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.03.013" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213889v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Romeo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiodice" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.004" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278078v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rivera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alvarez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar D&#237;az-Celis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ugalde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv929" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279066v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Corpet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv021" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365238v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Altucci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amati" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ashley" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baulcombe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-487" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312876v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Montes de Oca" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.06.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082103v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.6.19.4756" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12793" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie&#160;e. Polo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.08.029" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00710902v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Talbert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kami Ahmad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ausi&#243;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-5-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Goundiam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goupil" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Nano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm3460" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765971v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2012.05.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2611D2E7114A35B17586EAB2B6371F2B3D8050/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765972v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Soria" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Polo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.06.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V Probst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.5.17707" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742959v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2011.14" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742742v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Montes de Oca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.03.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pellentz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.12.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685744v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.765" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742640v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J L Cook" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201101030" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743102v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.11.021" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742956v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M Dunleavy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Karpen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.2.15211" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.02.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593448v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios E Theocharis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grandin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gambotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2559.2010.03681.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14B6AB9224A7B2434BB2080A36398FEAC5DB4B87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685732v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Casanova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El-Marjou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.09.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048224v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman W W Sillj&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich A Nigg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-007-0112-x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37C150D5CBFA34CB1309B2D18D32CE3133210D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082097v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723129" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082075v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2006.02.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR13ZBMV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.08.049" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00161340v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houlard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizik Berlivet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;ry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0020181" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082067v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2004.08.024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT7RFQTH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048283v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Theocharis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Klijanienko" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Savignoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Asselain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-2893" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046816v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Tagami" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nakatani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lochhead" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028662v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8104-5_2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052794v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371144v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Loyola" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14792-1_23" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371170v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8663-7_11" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371158v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.65276-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082078v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(05)09021-X" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372569v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capocefalo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409219v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou A&#239;cha Sow" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Seac&#8217;h" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hawasheen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Bonifacio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790299v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Marti-Renom" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283154v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouasti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Freon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tachekort" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041039v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041343v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bonneville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052823v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672557v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-almouzni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033442088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Karagyozova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gatto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quivy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Nunez-Vazquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65130-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arf&#232;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karagyozova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bingham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hmidan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60430-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790241v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790284v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quivy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renaud-Pageot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00112-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2024.102397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Simeonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cancerbio-062722-021823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Laura Niborski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gueguen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengliang Ye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38931-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Delaney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03602708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ray-Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2022.101900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.03.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31504-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Chabanon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eychenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colmet-Daage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilirjana Bajrami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0628" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jeffery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Podsypanina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ponce Landete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01941-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pinheiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Torres-Padilla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2021-0153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Saavedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary A Gurard-Levin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rojas-Villalobos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vassias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quatrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00331-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalilian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahragim Tajbakhsh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Torn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Boyarchuk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Baccon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0492-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023884v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Rajewsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw A Gorski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Aerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Amit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2715-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song My Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kaminski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Bhargava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barroso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Lynskey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0512-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aspeslagh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Postel-Vinay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41571-019-0267-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gemble" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.07.052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2019.09.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poortmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618783655" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Mendiratta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201807179" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aichinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Au" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Najar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.322024.118" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Bakail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andreani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Moal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2019.09.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Yadav" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8950" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mendez-Bermudez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.03.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pace" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel L Goudot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Burgdorf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah6499" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel Ricketts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Sato" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushol Gupta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05581-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A Orsi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05697-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se El-Daher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chansel da Cruz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leveau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41421-018-0061-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01902527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bellelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Belan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie E Pye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Maslen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.08.043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kauzlaric" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rauwel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky580" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Victor Sauer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Timm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danni Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sitbon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23474" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Filipescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.290924.116" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prendergast" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Huang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.275073.115" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045967v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Adam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dabin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baldeyron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.08.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Corpet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Romeo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiodice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tachiwana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bl&#252;mer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Klare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Musacchio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.03.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Polo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.09.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rivera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alvarez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar D&#237;az-Celis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ugalde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv929" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.6.19.4756" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12793" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312876v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Montes de Oca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.06.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365238v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Altucci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ashley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baulcombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-487" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie&#160;e. Polo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.08.029" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Soria" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Polo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.06.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453016v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Goundiam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goupil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Nano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm3460" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00710902v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Talbert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kami Ahmad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ausi&#243;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-5-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2012.05.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2244" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2611D2E7114A35B17586EAB2B6371F2B3D8050/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742640v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J L Cook" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201101030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V Probst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.02.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M Dunleavy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Karpen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.2.15211" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743102v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.11.021" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742945v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.5.17707" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742959v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2011.14" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Montes de Oca" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.03.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743096v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pellentz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.12.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685744v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.765" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593448v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios E Theocharis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grandin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gambotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2559.2010.03681.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14B6AB9224A7B2434BB2080A36398FEAC5DB4B87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685732v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Casanova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El-Marjou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.09.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082097v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723129" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman W W Sillj&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich A Nigg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-007-0112-x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37C150D5CBFA34CB1309B2D18D32CE3133210D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00161340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houlard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizik Berlivet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;ry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0020181" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082075v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2006.02.011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR13ZBMV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.08.049" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082067v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2004.08.024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT7RFQTH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048283v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Theocharis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Klijanienko" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Savignoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Asselain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-2893" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046816v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Tagami" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nakatani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lochhead" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028662v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8104-5_2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052794v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371144v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Loyola" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14792-1_23" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371170v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8663-7_11" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371158v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.65276-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082078v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(05)09021-X" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409219v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou A&#239;cha Sow" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Seac&#8217;h" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hawasheen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Bonifacio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372569v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capocefalo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790299v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Marti-Renom" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283154v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouasti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Freon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tachekort" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041343v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041039v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bonneville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052823v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672557v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>