--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -174,438 +174,438 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIRA defines early replication initiation zones independently of their genome compartment</w:t>
+                <w:t xml:space="preserve">H3.3 deposition counteracts the replication-dependent enrichment of H3.1 at chromocenters in embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Karagyozova</w:t>
+                <w:t xml:space="preserve">S. Arfè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Gatto</w:t>
+                <w:t xml:space="preserve">T. Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Forest</w:t>
+                <w:t xml:space="preserve">A. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
+                <w:t xml:space="preserve">D. Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Nunez-Vazquez</w:t>
+                <w:t xml:space="preserve">H. Hmidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.9715. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65130-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60430-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373522v1</w:t>
+                <w:t xml:space="preserve">hal-05373539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3.3 deposition counteracts the replication-dependent enrichment of H3.1 at chromocenters in embryonic stem cells</w:t>
+                <w:t xml:space="preserve">HIRA defines early replication initiation zones independently of their genome compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arfè</w:t>
+                <w:t xml:space="preserve">Tina Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Karagyozova</w:t>
+                <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forest</w:t>
+                <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bingham</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hmidan</w:t>
+                <w:t xml:space="preserve">Rocío Nunez-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.5138. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.9715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60430-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65130-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373539v1</w:t>
+                <w:t xml:space="preserve">hal-05373522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3.3 deposition counteracts the replication-dependent enrichment of H3.1 at chromocenters in embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arfè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hmidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-60430-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790241v2</w:t>
@@ -616,130 +616,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRA defines early replication initiation zones independently of their genome compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Nunez-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-65130-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790284v2</w:t>
@@ -845,51 +845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replicating chromatin in the nucleus: A histone variant perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1029,390 +1029,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
+                <w:t xml:space="preserve">The cell cycle choreography of H3 variants shapes the genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
+                <w:t xml:space="preserve">Kamila Delaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gueguen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343912v1</w:t>
+                <w:t xml:space="preserve">hal-04217778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cell cycle choreography of H3 variants shapes the genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengliang Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Thiolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamila Delaney</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38931-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217778v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengliang Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Thiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">, 2023, 14, pp.3127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-38931-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788903v1</w:t>
+                <w:t xml:space="preserve">hal-05343912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H3–H4 histone chaperones and cancer</w:t>
               </w:r>
@@ -1489,77 +1489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRA-dependent boundaries between H3 variants shape early replication in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1606,103 +1606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengliang Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Thiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.3739. </w:t>
@@ -1740,103 +1740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD8+T cell responsiveness to anti-PD-1 is epigenetically regulated by Suv39h1 in melanomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengliang Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Thiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.3739. </w:t>
@@ -1868,533 +1868,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CENP-A Subnuclear Localization Pattern as Marker Predicting Curability by Chemoradiation Therapy for Locally Advanced Head and Neck Cancer Patients</w:t>
+                <w:t xml:space="preserve">CENP-A overexpression promotes distinct fates in human cells, depending on p53 status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Verrelle</w:t>
+                <w:t xml:space="preserve">Daniel Jeffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Meseure</w:t>
+                <w:t xml:space="preserve">Katrina Podsypanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Renaud-Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Leclère</w:t>
+                <w:t xml:space="preserve">Rebeca Ponce Landete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers13163928⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01941-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352581v1</w:t>
+                <w:t xml:space="preserve">hal-03184130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBRM1 Deficiency Confers Synthetic Lethality to DNA Repair Inhibitors in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman M Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman M Chabanon</w:t>
+                <w:t xml:space="preserve">Daphné Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Morel</w:t>
+                <w:t xml:space="preserve">Thomas Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Eychenne</w:t>
+                <w:t xml:space="preserve">Léo Colmet-Daage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilirjana Bajrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 81 (11), pp.2888-2902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-21-0628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CENP-A overexpression promotes distinct fates in human cells, depending on p53 status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epigenomics in the single cell era, an important read out for genome function and cell identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jeffery</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria-Elena Torres-Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01941-5⟩</w:t>
+              <w:t xml:space="preserve">Epigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/epi-2021-0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184130v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenomics in the single cell era, an important read out for genome function and cell identity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CENP-A Subnuclear Localization Pattern as Marker Predicting Curability by Chemoradiation Therapy for Locally Advanced Head and Neck Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Meseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Pinheiro</w:t>
+                <w:t xml:space="preserve">Frédérique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Elena Torres-Padilla</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.3928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/epi-2021-0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers13163928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259937v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JMJD1B, a novel player in histone H3 and H4 processing to ensure genome stability</w:t>
               </w:r>
@@ -2508,291 +2508,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Asymmetric and Symmetric Divisions of Muscle Stem Cells In Vivo and on Artificial Niches</w:t>
+                <w:t xml:space="preserve">Two HIRA-dependent pathways mediate H3.3 de novo deposition and recycling during transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brendan Evano</w:t>
+                <w:t xml:space="preserve">Júlia Torné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Khalilian</w:t>
+                <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Carrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+                <w:t xml:space="preserve">Mickaël Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahragim Tajbakhsh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Le Baccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (10), pp.3195-3206.e7. </w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (11), pp.1057-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.01.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41594-020-0492-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028731v1</w:t>
+                <w:t xml:space="preserve">hal-03028701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two HIRA-dependent pathways mediate H3.3 de novo deposition and recycling during transcription</w:t>
+                <w:t xml:space="preserve">Dynamics of Asymmetric and Symmetric Divisions of Muscle Stem Cells In Vivo and on Artificial Niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Torné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
+                <w:t xml:space="preserve">Brendan Evano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
+                <w:t xml:space="preserve">Sara Khalilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Garnier</w:t>
+                <w:t xml:space="preserve">Gilles Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Le Baccon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shahragim Tajbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (11), pp.1057-1068. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (10), pp.3195-3206.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-020-0492-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.01.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028701v1</w:t>
+                <w:t xml:space="preserve">hal-03028731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LifeTime and improving European healthcare through cell-based interceptive medicine</w:t>
               </w:r>
@@ -3040,6819 +3040,6948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining epigenetic drugs with other therapies for solid tumours — past lessons and future promise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Aspeslagh</w:t>
+                <w:t xml:space="preserve">Dynamic Histone H3 Incorporation Fuels Metastatic Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Simeonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Postel-Vinay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41571-019-0267-4⟩</w:t>
+              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (11), pp.933-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmed.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371032v1</w:t>
+                <w:t xml:space="preserve">hal-02371000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromere Dysfunction Compromises Mitotic Spindle Pole Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gemble</w:t>
+                <w:t xml:space="preserve">Carole Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Simon</w:t>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29, pp.3072 - 3080.e5. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+              <w:t xml:space="preserve">, 2019, 29 (18), pp.3072-3080.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2019.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455007v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Histone H3 Incorporation Fuels Metastatic Progression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iva Simeonova</w:t>
+                <w:t xml:space="preserve">Vision 2030 for the optimal approach to cancer research and care in Europe: A mission or a network of networks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Poortmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (11), pp.933-935. </w:t>
+              <w:t xml:space="preserve">Tumori</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (3), pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmed.2019.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0300891618783655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371000v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centromere Dysfunction Compromises Mitotic Spindle Pole Integrity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining epigenetic drugs with other therapies for solid tumours — past lessons and future promise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jeffery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aspeslagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Basto</w:t>
+                <w:t xml:space="preserve">Sophie Postel-Vinay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2019.07.052⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (2), pp.91-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41571-019-0267-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041317v1</w:t>
+                <w:t xml:space="preserve">hal-02371032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision 2030 for the optimal approach to cancer research and care in Europe: A mission or a network of networks?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Philip</w:t>
+                <w:t xml:space="preserve">Dynamic Histone H3 Incorporation Fuels Metastatic Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Simeonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Poortmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tumori</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0300891618783655⟩</w:t>
+              <w:t xml:space="preserve">Trends in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (11), pp.933-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmed.2019.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02370961v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone supply: Multitiered regulation ensures chromatin dynamics throughout the cell cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The histone chaperone CAF-1 cooperates with the DNA methyltransferases to maintain Cd4 silencing in cytotoxic T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Aichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shweta Mendiratta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christy Au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Najar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201807179⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (11-12), pp.669-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.322024.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311298v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The histone chaperone CAF-1 cooperates with the DNA methyltransferases to maintain Cd4 silencing in cytotoxic T cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histone supply: Multitiered regulation ensures chromatin dynamics throughout the cell cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tung Nguyen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shweta Mendiratta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.322024.118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (1), pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201807179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326664v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromere Dysfunction Compromises Mitotic Spindle Pole Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gemble</w:t>
+                <w:t xml:space="preserve">Carole Pennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Simon</w:t>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (18), pp.3072-3080.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2019.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design on a Rational Basis of High-Affinity Peptides Inhibiting the Histone Chaperone ASF1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">May Bakail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May Bakail</w:t>
+                <w:t xml:space="preserve">Jessica Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Gaubert</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (11), pp.1573-1585.e10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chembiol.2019.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin plasticity: A versatile landscape that underlies cell fate and identity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and guidelines toward 4D nucleome data and model standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marti-Renom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Bickmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejas Yadav</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat8950⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (10), pp.1352-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-018-0236-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326606v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide Control of Heterochromatin Replication by the Telomere Capping Protein TRF2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Mendez-Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmyla Lototska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bauwens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Giraud-Panis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (3), pp.449-461.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The epigenetic control of stemness in CD8 + T cell fate commitment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigia Pace</w:t>
+                <w:t xml:space="preserve">Functional activity of the H3.3 histone chaperone complex HIRA requires trimerization of the HIRA subunit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel L Goudot</w:t>
+                <w:t xml:space="preserve">M. Daniel Ricketts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Zueva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Gueguen</w:t>
+                <w:t xml:space="preserve">Yukari Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Burgdorf</w:t>
+                <w:t xml:space="preserve">Kushol Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 359 (6372), pp.177-186. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3103 article number. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aah6499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05581-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370943v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional activity of the H3.3 histone chaperone complex HIRA requires trimerization of the HIRA subunit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The epigenetic control of stemness in CD8 + T cell fate commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Daniel Ricketts</w:t>
+                <w:t xml:space="preserve">Luigia Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yukari Sato</w:t>
+                <w:t xml:space="preserve">Christel L Goudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kushol Gupta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
+                <w:t xml:space="preserve">Elina Zueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Burgdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05581-y⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359 (6372), pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aah6499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370978v1</w:t>
+                <w:t xml:space="preserve">hal-02370943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and guidelines toward 4D nucleome data and model standards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution visualization of H3 variants during replication reveals their controlled recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Bickmore</w:t>
+                <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Bystricky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Cavalli</w:t>
+                <w:t xml:space="preserve">Guillermo A Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41588-018-0236-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05697-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980465v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution visualization of H3 variants during replication reveals their controlled recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetratricopeptide repeat domain 7A is a nuclear factor that modulates transcription and chromatin structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse El-Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clement</w:t>
+                <w:t xml:space="preserve">Nicolas Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo A Orsi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Forest</w:t>
+                <w:t xml:space="preserve">Marine Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chansel da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05697-1⟩</w:t>
+              <w:t xml:space="preserve">Cell Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41421-018-0061-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981686v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetratricopeptide repeat domain 7A is a nuclear factor that modulates transcription and chromatin structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KAP1 facilitates reinstatement of heterochromatin after DNA replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Gil</w:t>
+                <w:t xml:space="preserve">Suk Min Jang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chansel da Cruz</w:t>
+                <w:t xml:space="preserve">Annamaria Kauzlaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Leveau</w:t>
+                <w:t xml:space="preserve">Julien Pontis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41421-018-0061-y⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (17), pp.8788-8802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922535v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLE3-POLE4 Is a Histone H3-H4 Chaperone that Maintains Chromatin Integrity during DNA Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Belan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie E Pye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah L Maslen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (1), pp.112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcel.2018.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KAP1 facilitates reinstatement of heterochromatin after DNA replication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin plasticity: A versatile landscape that underlies cell fate and identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Kauzlaric</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tejas Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky580⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6409), pp.1332-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat8950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953846v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the molecular architecture and histone H3-H4 deposition mechanism of yeast Chromatin assembly factor 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essential role for centromeric factors following p53 loss and oncogenic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Filipescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Naughtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Podsypanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Victor Sauer</w:t>
+                <w:t xml:space="preserve">Vincent Lejour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Timm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
+                <w:t xml:space="preserve">Laurence Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.23474⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (5), pp.463 - 480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.290924.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522557v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential role for centromeric factors following p53 loss and oncogenic transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the molecular architecture and histone H3-H4 deposition mechanism of yeast Chromatin assembly factor 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Victor Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Timm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danni Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Filipescu</w:t>
+                <w:t xml:space="preserve">David Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Naughtin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Wilson</w:t>
+                <w:t xml:space="preserve">Elisabetta Boeri Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.290924.116⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e23474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.23474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504857v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CENP-T/-W complex is a binding partner of the histone chaperone FACT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Dingli</w:t>
+                <w:t xml:space="preserve">Essential role for centromeric factors following p53 loss and oncogenic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Filipescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Naughtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Podsypanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lejour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 30 (11), pp.1313-1326 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.275073.115⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 31 (5), pp.463-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.290924.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01332229v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05614044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Tracking of Parental Histones Reveals Their Contribution to Chromatin Integrity Following DNA Damage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Baldeyron</w:t>
+                <w:t xml:space="preserve">The CENP-T/-W complex is a binding partner of the histone chaperone FACT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Prendergast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongda Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dingli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (11), pp.1313-1326 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gad.275073.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045967v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methyltransferase Suv39h1 links the SUMO pathway to HP1a marking at pericentric heterochromatin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-Time Tracking of Parental Histones Reveals Their Contribution to Chromatin Integrity Following DNA Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baldeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12224⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.65-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360113v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insight into how the human helicase subunit MCM2 may act as a histone chaperone together with ASF1 at the replication fork</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The methyltransferase Suv39h1 links the SUMO pathway to HP1a marking at pericentric heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv021⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279066v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SENP7 SUMO-Protease Presents a Module of Two HP1 Interaction Motifs that Locks HP1 Protein at Pericentric Heterochromatin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+                <w:t xml:space="preserve">HJURP Involvement in De Novo CenH3CENP-A and CENP-C Recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroaki Tachiwana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Blümer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Klare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Musacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.771-782. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213889v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HJURP Involvement in De Novo CenH3CENP-A and CENP-C Recruitment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromatin dynamics after DNA damage: The legacy of the access–repair–restore model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.03.013⟩</w:t>
+              <w:t xml:space="preserve">DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2015.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224138v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin dynamics after DNA damage: The legacy of the access–repair–restore model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Polo</w:t>
+                <w:t xml:space="preserve">The SENP7 SUMO-Protease Presents a Module of Two HP1 Interaction Motifs that Locks HP1 Protein at Pericentric Heterochromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loiodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dnarep.2015.09.014⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.771-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2015.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082229v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methylation of histone H3 lysine 9 occurs during translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Díaz-Celis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (19), pp.9097-9106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkv929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Damage Leaves its Mark on Chromatin</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural insight into how the human helicase subunit MCM2 may act as a histone chaperone together with ASF1 at the replication fork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danni Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Velours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Corpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/cc.6.19.4756⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.1905-1917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082103v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to restore chromatin structure and function in response to DNA damage - let the chaperones play</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between genome and epigenome - challenges and requirements for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Altucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Amati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baulcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.12793⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082196v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylation and DNA Binding of HJURP Determine Its Centromeric Recruitment and Function in CenH3 CENP-A Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dingli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damarys Loew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (1), pp.190-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between genome and epigenome - challenges and requirements for future research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA Damage Leaves its Mark on Chromatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-487⟩</w:t>
+              <w:t xml:space="preserve">Cell Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (19), pp.2355-2359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/cc.6.19.4756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365238v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription Recovery after DNA Damage Requires Chromatin Priming by the H3.3 Histone Chaperone HIRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">How to restore chromatin structure and function in response to DNA damage - let the chaperones play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie e. Polo</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2013.08.029⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (10), pp.2315-2323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082189v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DNA damage response in chromatin: a focus on histone variants and heterochromatin proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie E Polo</w:t>
+                <w:t xml:space="preserve">Transcription Recovery after DNA Damage Requires Chromatin Priming by the H3.3 Histone Chaperone HIRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie e. Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 155 (1), pp.94-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2013.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765972v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A centriolar lifeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Basto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumou Goundiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maddalena Nano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Molecular Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (11), pp.686-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nrm3460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified phylogeny-based nomenclature for histone variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Talbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kami Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ausió</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-8935-5-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00710902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developmental requirement for HIRA-dependent H3.3 deposition revealed at gastrulation in Xenopus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Szenker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (6), pp.730-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SUMO protease SENP7 is a critical component to ensure HP1 enrichment at pericentric heterochromatin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Maison</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (4), pp.458-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nsmb.2244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP1alpha recruitment to DNA damage by p150CAF-1 promotes homologous recombination repair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">The DNA damage response in chromatin: a focus on histone variants and heterochromatin proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam J L Cook</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201101030⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.722-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742640v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochromatin establishment in the context of genome-wide epigenetic reprogramming.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Heterochromatin maintenance and establishment: lessons from the mouse pericentromere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline V Probst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tig.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (5), pp.332-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/nucl.2.5.17707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742753v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H3.3 is deposited at centromeres in S phase as a placeholder for newly assembled CENP-A in G₁ phase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaine M Dunleavy</w:t>
+                <w:t xml:space="preserve">The double face of the histone variant H3.3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Szenker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gary H Karpen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/nucl.2.2.15211⟩</w:t>
+              <w:t xml:space="preserve">Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.421-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cr.2011.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742956v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific function for the histone chaperone NASP to fine-tune a reservoir of soluble H3-H4 in the histone supply chain.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vassias</w:t>
+                <w:t xml:space="preserve">Cell cycle dynamics of histone variants at the centromere, a model for chromosomal landmarks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2011.11.021⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.266-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceb.2011.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743102v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterochromatin maintenance and establishment: lessons from the mouse pericentromere.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of histone H3 deposition in vivo reveal a nucleosome gap-filling mechanism for H3.3 to maintain chromatin integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Woolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vassias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pellentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/nucl.2.5.17707⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (6), pp.928-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2011.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742945v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The double face of the histone variant H3.3.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SUMOylation promotes de novo targeting of HP1α to pericentric heterochromatin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline V Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cr.2011.14⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (3), pp.220-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742959v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle dynamics of histone variants at the centromere, a model for chromosomal landmarks.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rocío Montes de Oca</w:t>
+                <w:t xml:space="preserve">H3.3 is deposited at centromeres in S phase as a placeholder for newly assembled CENP-A in G₁ phase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine M Dunleavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary H Karpen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceb.2011.03.006⟩</w:t>
+              <w:t xml:space="preserve">Nucleus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (2), pp.146-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/nucl.2.2.15211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742742v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of histone H3 deposition in vivo reveal a nucleosome gap-filling mechanism for H3.3 to maintain chromatin integrity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HP1alpha recruitment to DNA damage by p150CAF-1 promotes homologous recombination repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baldeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J L Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2011.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (1), pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201101030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743096v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUMOylation promotes de novo targeting of HP1α to pericentric heterochromatin.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterochromatin establishment in the context of genome-wide epigenetic reprogramming.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Roche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline V Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.765⟩</w:t>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (5), pp.177-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tig.2011.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685744v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical significance and prognostic value of Chromatin Assembly Factor-1 overexpression in human solid tumors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A specific function for the histone chaperone NASP to fine-tune a reservoir of soluble H3-H4 in the histone supply chain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J L Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary A Gurard-Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vassias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2559.2010.03681.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (6), pp.918-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2011.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00593448v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strand-specific burst in transcription of pericentric satellites is required for chromocenter formation and early mouse development.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Baccon</w:t>
+                <w:t xml:space="preserve">Clinical significance and prognostic value of Chromatin Assembly Factor-1 overexpression in human solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamatios E Theocharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gambotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Histopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (5), pp.716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2559.2010.03681.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685732v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la chromatine lors de la réparation des lésions de l’ADN</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A strand-specific burst in transcription of pericentric satellites is required for chromocenter formation and early mouse development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline V. Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikuhiro Okamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El-Marjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Baccon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/200723129⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.625-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082097v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The histone chaperone Asf1 is dispensable for direct de novo histone deposition in Xenopus egg extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman W W Silljé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich A Nigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 116, pp.487 - 496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00412-007-0112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAF-1 is essential for heterochromatin organization in pluripotent embryonic cells.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de la chromatine lors de la réparation des lésions de l’ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0020181⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.29-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200723129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00161340v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin assembly: a basic recipe with various flavours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (2), pp.104-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gde.2006.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Histone Incorporation Marks Sites of UV Repair in Human Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 127 (3), pp.481-493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2006.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone metabolic pathways and chromatin assembly factors as proliferation markers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CAF-1 is essential for heterochromatin organization in pluripotent embryonic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Houlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizik Berlivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline V Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Héry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2004.08.024⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (11), pp.e181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0020181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03082067v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00161340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA synthesis-dependent and -independent chromatin assembly pathways in xenopus egg extracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
+                <w:t xml:space="preserve">Histone metabolic pathways and chromatin assembly factors as proliferation markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Enzymology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 220 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2004.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048283v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DNA synthesis-dependent and -independent chromatin assembly pathways in xenopus egg extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Almouzni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chromatin Assembly Factor-1, a Marker of Clinical Value to Distinguish Quiescent from Proliferating Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stamatios Theocharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10082,51 +10211,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENP-A, a histone H3 variant with key roles in centromere architecture in healthy and diseased states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jeffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lochhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10363,64 +10492,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Deregulations Affecting Chromatin Architecture: One-Carbon Metabolism and Krebs Cycle Impact Histone Methylation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10480,64 +10609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Newly Synthesized and Old Histone Variant Dynamics Dependent on Chaperones Using the SNAP-Tag System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Júlia Torné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo A Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ray-Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10597,77 +10726,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin Dynamics in Cancer: Epigenetic Parameters and Cellular Fate—Histone Variants and Their Chaperones: New Targets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jeffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina Podsypanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tejas Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10727,64 +10856,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Studying Chromatin Assembly Coupled to DNA Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10857,332 +10986,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear activities and interactome of the NS5 protein of Tick-Borne Encephalitis Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-centromeric CENP-A epigenetically regulates epithelial-mesenchymal plasticity and heterogeneity in human cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Renaud-Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chazal</w:t>
+                <w:t xml:space="preserve">Daniele Capocefalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssatou Aïcha Sow</w:t>
+                <w:t xml:space="preserve">Sébastien Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Le Seac’h</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margarida Bonifacio</w:t>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409219v1</w:t>
+                <w:t xml:space="preserve">hal-05372569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-centromeric CENP-A epigenetically regulates epithelial-mesenchymal plasticity and heterogeneity in human cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Renaud-Pageot</w:t>
+                <w:t xml:space="preserve">Nuclear activities and interactome of the NS5 protein of Tick-Borne Encephalitis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssatou Aïcha Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Capocefalo</w:t>
+                <w:t xml:space="preserve">Elodie Le Seac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Forest</w:t>
+                <w:t xml:space="preserve">Dana Hawasheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Cantini</w:t>
+                <w:t xml:space="preserve">Margarida Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372569v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIRA-dependent provision of histone H3.3 in active chromatin ensures genome compartmentalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Karagyozova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc A Marti-Renom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11256,51 +11385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Freon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Tachekort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11335,103 +11464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic control of CD8+ T cell responsiveness to a-PD-1 by Suv39h1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Laura Niborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengliang Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Thiolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nalio Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11453,64 +11582,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regardless of the deposition pathway, aminoacid 31 in histone variant H3 is essential at gastrulation in Xenopus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Boyarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11541,90 +11670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENP-A overexpression drives distinct cell fates depending on p53 status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jeffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrina Podsypanina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Ponce Landete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11659,90 +11788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential cell fates of muscle stem cells are accompanied by symmetric segregation of canonical H3 histones in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Evano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Almouzni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahragim Tajbakhsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12000,51 +12129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12B0C0C1"/>
+    <w:nsid w:val="E891D90D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12231,51 +12360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-almouzni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033442088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Karagyozova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gatto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quivy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Nunez-Vazquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65130-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arf&#232;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karagyozova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bingham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hmidan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60430-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790241v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790284v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quivy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renaud-Pageot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00112-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2024.102397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Simeonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cancerbio-062722-021823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Laura Niborski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gueguen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengliang Ye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38931-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Delaney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03602708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ray-Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2022.101900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.03.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31504-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Chabanon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Morel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eychenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colmet-Daage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilirjana Bajrami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0628" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jeffery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Podsypanina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ponce Landete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01941-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pinheiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Torres-Padilla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2021-0153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Saavedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary A Gurard-Levin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rojas-Villalobos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vassias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quatrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00331-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalilian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carrou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahragim Tajbakhsh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Torn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Boyarchuk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Baccon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0492-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023884v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Rajewsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw A Gorski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Aerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Amit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2715-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song My Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kaminski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Bhargava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barroso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Lynskey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0512-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aspeslagh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Postel-Vinay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41571-019-0267-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gemble" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.07.052" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2019.09.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370961v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poortmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618783655" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Mendiratta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201807179" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326664v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aichinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Au" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Najar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.322024.118" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332535v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385251v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Bakail" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andreani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Moal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2019.09.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Yadav" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8950" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mendez-Bermudez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.03.036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pace" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel L Goudot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Burgdorf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah6499" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel Ricketts" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Sato" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushol Gupta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05581-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A Orsi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05697-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se El-Daher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chansel da Cruz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leveau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41421-018-0061-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01902527v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bellelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Belan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie E Pye" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Maslen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.08.043" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kauzlaric" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rauwel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky580" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522557v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Victor Sauer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Timm" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danni Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sitbon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23474" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504857v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Filipescu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejour" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wilson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.290924.116" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prendergast" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Liu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Huang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.275073.115" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045967v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Adam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dabin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baldeyron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.08.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360113v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bailly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12224" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Corpet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213889v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Romeo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiodice" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tachiwana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bl&#252;mer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Klare" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Musacchio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.03.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Polo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.09.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278078v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rivera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alvarez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar D&#237;az-Celis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ugalde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv929" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.6.19.4756" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12793" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312876v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Montes de Oca" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.06.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365238v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Altucci" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ashley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baulcombe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-487" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082189v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie&#160;e. Polo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.08.029" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Soria" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Polo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.06.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453016v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Goundiam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goupil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Nano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm3460" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00710902v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Talbert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kami Ahmad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ausi&#243;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-5-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765971v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2012.05.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765968v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2244" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2611D2E7114A35B17586EAB2B6371F2B3D8050/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742640v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J L Cook" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201101030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V Probst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.02.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742956v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M Dunleavy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Karpen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.2.15211" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743102v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.11.021" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742945v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.5.17707" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742959v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2011.14" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742742v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Montes de Oca" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.03.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743096v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pellentz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.12.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685744v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.765" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593448v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios E Theocharis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grandin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gambotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2559.2010.03681.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14B6AB9224A7B2434BB2080A36398FEAC5DB4B87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685732v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Casanova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El-Marjou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.09.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082097v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723129" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman W W Sillj&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich A Nigg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-007-0112-x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37C150D5CBFA34CB1309B2D18D32CE3133210D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00161340v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houlard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizik Berlivet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;ry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0020181" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082075v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2006.02.011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR13ZBMV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082083v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.08.049" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082067v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2004.08.024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT7RFQTH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048283v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Theocharis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Klijanienko" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Savignoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Asselain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-2893" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046816v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Tagami" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nakatani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lochhead" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028662v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8104-5_2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052794v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371144v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Loyola" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14792-1_23" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371170v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8663-7_11" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371158v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.65276-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082078v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(05)09021-X" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409219v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou A&#239;cha Sow" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Seac&#8217;h" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hawasheen" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Bonifacio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372569v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capocefalo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790299v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Marti-Renom" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283154v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouasti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Freon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tachekort" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041343v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041039v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bonneville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052823v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672557v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-almouzni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5570-0723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033442088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373539v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arf&#232;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karagyozova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bingham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hmidan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60430-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Karagyozova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gatto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Forest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Quivy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Nunez-Vazquez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65130-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790241v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bingham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790284v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gatto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Quivy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Renaud-Pageot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Almouzni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00112-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04835602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2024.102397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Simeonova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-cancerbio-062722-021823" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04217778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Delaney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Weiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Laura Niborski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gueguen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengliang Ye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Thiolat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nalio Ramos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38931-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03602708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ray-Gallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2022.101900" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2022.03.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-31504-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810409v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jeffery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Podsypanina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ponce Landete" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01941-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman M Chabanon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Morel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eychenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Colmet-Daage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilirjana Bajrami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-21-0628" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03259937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Pinheiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Elena Torres-Padilla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2021-0153" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03352581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verrelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Meseure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13163928" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02538094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Saavedra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary A Gurard-Levin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rojas-Villalobos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vassias" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Quatrini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-020-00331-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028701v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Torn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Boyarchuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Baccon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0492-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Evano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalilian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Carrou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahragim Tajbakhsh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.01.097" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04023884v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Rajewsky" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw A Gorski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Aerts" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Amit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2715-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03138406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song My Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Kaminski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragini Bhargava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barroso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle L Lynskey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-020-0512-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371000v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmed.2019.09.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gemble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Herv&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2019.07.052" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Poortmans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300891618783655" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371032v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aspeslagh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Postel-Vinay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41571-019-0267-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614007v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Aichinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Au" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Najar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.322024.118" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shweta Mendiratta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201807179" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385251v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Bakail" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gaubert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andreani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Moal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2019.09.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980465v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti-Renom" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Bickmore" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Bystricky" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Cavalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0236-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Mendez-Bermudez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmyla Lototska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bauwens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Giraud-Panis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.03.036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daniel Ricketts" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukari Sato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushol Gupta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05581-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigia Pace" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel L Goudot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Zueva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Burgdorf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aah6499" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01981686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo A Orsi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05697-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01922535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se El-Daher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagnard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chansel da Cruz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leveau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41421-018-0061-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01953846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Min Jang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Kauzlaric" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pontis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rauwel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky580" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01902527v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bellelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Belan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie E Pye" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Maslen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.08.043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326606v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejas Yadav" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8950" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504857v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Filipescu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Naughtin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wilson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.290924.116" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01522557v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Victor Sauer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Timm" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danni Liu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sitbon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Boeri Erba" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.23474" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614044v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01332229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Prendergast" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian M&#252;ller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwei Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongda Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.275073.115" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Adam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dabin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baldeyron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.08.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Maison" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bailly" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12224" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01224138v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Tachiwana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bl&#252;mer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Klare" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Musacchio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.03.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082229v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Polo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2015.09.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01213889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Romeo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Louault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cantaloube" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loiodice" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2015.01.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01278078v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rivera" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Alvarez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar D&#237;az-Celis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ugalde" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv929" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01279066v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legrand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Velours" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Corpet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv021" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Altucci" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Amati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ashley" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baulcombe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-487" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312876v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Montes de Oca" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacoste" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.06.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082103v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cc.6.19.4756" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082196v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12793" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082189v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie&#160;e. Polo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2013.08.029" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453016v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basto" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Goundiam" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Goupil" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Nano" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrm3460" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00710902v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Talbert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kami Ahmad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ausi&#243;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-8935-5-7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765971v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Szenker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2012.05.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765968v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.2244" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2611D2E7114A35B17586EAB2B6371F2B3D8050/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765972v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Soria" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Polo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2012.06.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V Probst" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.5.17707" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742959v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2011.14" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742742v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Montes de Oca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceb.2011.03.006" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pellentz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.12.006" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685744v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Roche" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.765" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742956v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine M Dunleavy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Karpen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/nucl.2.2.15211" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742640v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J L Cook" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201101030" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742753v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2011.02.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743102v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2011.11.021" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593448v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios E Theocharis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Grandin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gambotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Antoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2559.2010.03681.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14B6AB9224A7B2434BB2080A36398FEAC5DB4B87/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685732v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline V. Probst" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Casanova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El-Marjou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2010.09.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048224v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman W W Sillj&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich A Nigg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-007-0112-x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37C150D5CBFA34CB1309B2D18D32CE3133210D7A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082097v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200723129" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082075v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2006.02.011" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BR13ZBMV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082083v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.08.049" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00161340v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houlard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizik Berlivet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#233;ry" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0020181" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082067v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2004.08.024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT7RFQTH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048283v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082063v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Theocharis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Klijanienko" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Savignoni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Asselain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-03-2893" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046816v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Tagami" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nakatani" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810681v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lochhead" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028662v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8104-5_2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052794v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.7303" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371144v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Loyola" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14792-1_23" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371170v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8663-7_11" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371158v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-801238-3.65276-5" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082078v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#233;rard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(05)09021-X" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372569v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capocefalo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemaire" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409219v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou A&#239;cha Sow" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Seac&#8217;h" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hawasheen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Bonifacio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790299v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A Marti-Renom" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283154v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouasti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Freon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tachekort" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041343v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041039v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041329v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bonneville" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052823v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672557v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fischer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Couvreur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corvol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>