--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -368,269 +368,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Segmented Predistortion for Linearization of RF Power Amplifiers</w:t>
+                <w:t xml:space="preserve">Assessment of digital predistortion methods for DFB‐SSMF radio‐over‐fiber links linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baudoin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Kantana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tartarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13164/re.2020.0021⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.32073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098396v1</w:t>
+                <w:t xml:space="preserve">hal-02423981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of digital predistortion methods for DFB‐SSMF radio‐over‐fiber links linearization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Segmented Predistortion for Linearization of RF Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Tartarini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Radioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.21-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.32073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13164/re.2020.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423981v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practically feasible closed-loop Digital Predistortion for VCSEL-MMF-based Radio-over-Fiber links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -714,813 +714,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model driven framework to enhance sensor network design cycle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
+                <w:t xml:space="preserve">Linearity Improvement of VCSELs based Radio over Fiber Systems utilizing Digital Predistortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ett.3560⟩</w:t>
+              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25046/aj040321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982917v1</w:t>
+                <w:t xml:space="preserve">hal-02423980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Predistortion for Linearity Improvement of VCSEL-SSMF-Based Radio-Over-Fiber Links</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Sensor network design for smart building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Kifouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kocik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2889004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Digital Enterprise Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (4), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDET.2019.103361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983312v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KNN and SVM Classification for Chainsaw sound Identification in the Forest Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’tcho Assoukpou Jean Gnamélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelakan Berenger Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N’tcho Assoukpou Jean Gnamélé</w:t>
+                <w:t xml:space="preserve">Tokpa Arsene Kobea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14569/IJACSA.2019.0101270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearity Improvement of VCSELs based Radio over Fiber Systems utilizing Digital Predistortion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Predistortion for Linearity Improvement of VCSEL-SSMF-Based Radio-Over-Fiber Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Andrea Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+                <w:t xml:space="preserve">Giovanni Tartarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25046/aj040321⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.155-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2889004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423980v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor network design for smart building</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Model driven framework to enhance sensor network design cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Kifouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédha Hamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kocik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Digital Enterprise Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (4), pp.368. </w:t>
+              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.e3560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJDET.2019.103361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ett.3560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423975v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of critical distances for near-ground propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved energy detection receiver for ranging in IEEE 802.15.4a standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Henrique Bezerra Cardoso</w:t>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+                <w:t xml:space="preserve">Ammar Mesloub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (5), pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (Special Issue 2 (EuCAP 2017)), pp.141-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2811715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078717001088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736547v1</w:t>
+                <w:t xml:space="preserve">hal-01721645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Algorithm for Determining the Structure of Digital Predistortion Models</w:t>
+                <w:t xml:space="preserve">Optimal Sizing of Two-Stage Cascaded Sparse Memory Polynomial Model for High Power Amplifiers Linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -1538,420 +1525,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (8), pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (9), pp.1 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2833283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2838126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822567v1</w:t>
+                <w:t xml:space="preserve">hal-01822586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved energy detection receiver for ranging in IEEE 802.15.4a standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Frequency RFID system for identification and localization in smart cities - Comparison with UHF RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vighnesh Gharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Mesloub</w:t>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078717001088⟩</w:t>
+              <w:t xml:space="preserve">International Journal of RF Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.191 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/RFT-181781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721645v1</w:t>
+                <w:t xml:space="preserve">hal-01721650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing of Two-Stage Cascaded Sparse Memory Polynomial Model for High Power Amplifiers Linearization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Analytical expressions of critical distances for near-ground propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Henrique Bezerra Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (5), pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2811715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2838126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01822586v1</w:t>
+                <w:t xml:space="preserve">hal-01736547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency RFID system for identification and localization in smart cities - Comparison with UHF RFID</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+                <w:t xml:space="preserve">A Novel Algorithm for Determining the Structure of Digital Predistortion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.191 - 211. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (8), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/RFT-181781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2833283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721650v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Effects on the Underground-to-Aboveground Communication Link in Ultrawideband Wireless Underground Sensor Networks</w:t>
               </w:r>
@@ -2377,740 +2377,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front end HPA/antenna for Multi-Radio</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Dual-Mode Frequency Synthesis for Cognitive Multi-radio Front-Ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+                <w:t xml:space="preserve">Václav Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Maršálek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078712000372⟩</w:t>
+              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11277-012-0526-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778178v1</w:t>
+                <w:t xml:space="preserve">hal-01723336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Dual-Mode Frequency Synthesis for Cognitive Multi-radio Front-Ends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Václav Valenta</w:t>
+                <w:t xml:space="preserve">Front end HPA/antenna for Multi-Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Maršálek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Personal Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11277-012-0526-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (5), pp.483-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078712000372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01723336v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures and influence of a BAW filter on Digital Radio-Communications Signals</w:t>
+                <w:t xml:space="preserve">Simulation of a Multi-band Class E PA with a PWM Envelope-coded Signal, for a Multi-radio Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical and Electronics Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (1), pp.69-72</w:t>
+              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.290 - 295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641206v1</w:t>
+                <w:t xml:space="preserve">hal-00641204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Multi-band Class E PA with a PWM Envelope-coded Signal, for a Multi-radio Transmitter</w:t>
+                <w:t xml:space="preserve">Measures and influence of a BAW filter on Digital Radio-Communications Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (3), pp.290 - 295</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical and Electronics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641204v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Polar Sigma-Delta Transmitter for Multiradio Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Multi-radio Transmitter with Polar or Cartesian Architectures associated with High Efficiency Switched-Mode Power Amplifiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.470-478</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692935v1</w:t>
+                <w:t xml:space="preserve">hal-00553234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Multi-radio Transmitter with Polar or Cartesian Architectures associated with High Efficiency Switched-Mode Power Amplifiers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Modified Polar Sigma-Delta Transmitter for Multiradio Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, ? (?), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/979120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553234v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time information for visual and auditory impaired passengers utilising public transport-technical aspects of the infomoville project</w:t>
               </w:r>
@@ -3204,90 +3204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive CA-CFAR Threshold for Non-Coherent IR-UWB Energy Detector Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mesloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (12), pp.959--961. </w:t>
@@ -3442,51 +3442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the EER/Polar transmitter architecture on IQ impairments for an OFDM signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3518,226 +3518,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter Lookup Table Method for Power amplifier Linearization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Considering a non-uniform filter bank in an UWB Multi Band On-Off Keying transceiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Jardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Luis Andia Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723097v1</w:t>
+                <w:t xml:space="preserve">hal-01723378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering a non-uniform filter bank in an UWB Multi Band On-Off Keying transceiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+                <w:t xml:space="preserve">Filter Lookup Table Method for Power amplifier Linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Andia Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (3), pp.1076 - 1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2007.895566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723378v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Concepts dedicated to UWB Transmitter</w:t>
               </w:r>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (8), pp.389-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4281,51 +4281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CODEUR CELP À COMPLEXITÉ RÉDUITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 02 (C1), pp.C1-327-C1-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4442,51 +4442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4524,51 +4524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposed Vector Rotation Model Sizing by Hill-Climbing Heuristic for Digital Predistortion of RF Power Amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Kantana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4619,51 +4619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linearization Performance vs Implementation Properties of Digital Predistorter Modelling for Three-Way Doherty Power Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Kantana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,51 +4818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prédistorsion numérique : étude de comparaison des performances de linéarité et des propriétés d'implémentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Kantana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,90 +5246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of digital predistortion for VCSEL-SSMF-based Radio-over-Fiber link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Andrea Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Tartarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5380,51 +5380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of GMP and DVR models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Kantana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,168 +5703,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the normalization gain of digital predistortion on linearization performance and power added efficiency of the linearized power amplifier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Modèle sphérique pour reconstituer le couplage mutuel présent dans un radar MIMO à antennes colocalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayichatou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussot Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 12th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722867v1</w:t>
+                <w:t xml:space="preserve">hal-01723256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of multi-stage cascaded digital predistortion</w:t>
+                <w:t xml:space="preserve">L’algorithme “first choice hill climbing&amp;quot; pour le dimensionnement du modèle polynomial à mémoire généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -5882,717 +5873,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 40th International Conference on Telecommunications and Signal Processing (TSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722874v1</w:t>
+                <w:t xml:space="preserve">hal-01723245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle sphérique pour reconstituer le couplage mutuel présent dans un radar MIMO à antennes colocalisées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Nadal</w:t>
+                <w:t xml:space="preserve">Indoor performance analysis of LF-RFID based positioning system: Comparison with UHF-RFID and UWB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vighnesh Gharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723256v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’algorithme “first choice hill climbing&amp;quot; pour le dimensionnement du modèle polynomial à mémoire généralisé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Étude des perturbations des systèmes de positionnement magnéto-inductifs en intérieur, » Journées nationales micorondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vighnesh Gharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées nationales microondes</w:t>
+              <w:t xml:space="preserve">Journées nationales microondes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723245v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor performance analysis of LF-RFID based positioning system: Comparison with UHF-RFID and UWB</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Stanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 1251</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722906v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des perturbations des systèmes de positionnement magnéto-inductifs en intérieur, » Journées nationales micorondes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+                <w:t xml:space="preserve">Performance analysis of multi-stage cascaded digital predistortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales microondes </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 40th International Conference on Telecommunications and Signal Processing (TSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.8075986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723250v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the normalization gain of digital predistortion on linearization performance and power added efficiency of the linearized power amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 12th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC.2017.8230720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635730v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ferromagnetic obstacles on LF-RFID based indoor positioning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vighnesh Gharat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6743,90 +6743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic sensor network for building monitoring: design, issues, and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Kifouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédha Hamouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kocik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Conference on Wireless Sensors (ICWiSe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Miri, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6923,173 +6923,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hill-climbing and genetic algorithms for digital predistortion models sizing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
+                <w:t xml:space="preserve">Improved Distance Estimation using a Constellation of RFID Tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vighnesh Gharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Alcalá de Henares, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722730v1</w:t>
+                <w:t xml:space="preserve">hal-03822804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing of generalized memory polynomial model structure based on Hill-Climbing heuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7121,2236 +7099,2258 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Distance Estimation using a Constellation of RFID Tags</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Maréchal</w:t>
+                <w:t xml:space="preserve">Comparison of hill-climbing and genetic algorithms for digital predistortion models sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822804v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental verification and comparison of polynomials and LUTs predistortion techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Baudoin</w:t>
+                <w:t xml:space="preserve">Modélisation du couplage mutuel présent dans un radar MIMO utilisant des antennes colocalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayichatou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussot Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 25th International Conference Radioelektronika (RADIOELEKTRONIKA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722611v1</w:t>
+                <w:t xml:space="preserve">hal-01723242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil on UWB Buried Antenna and communication link in IR-UWB WUSN applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
+                <w:t xml:space="preserve">Blind source separation based phase estimator for carrier synchronization of high-order QAM signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Chouiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Khouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belouchrani Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2015 European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2015 9th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258408v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Filter-Bank RF transceiver chain imperfections on digital predistortion performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Gotthans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Symposium on Wireless Communication Systems (ISWCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Poznan, France. pp.993 - 1001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation based phase estimator for carrier synchronization of high-order QAM signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Near ground wave propagation modeling for wireless network applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bezerra Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2015 9th European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Torino, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2015.7300165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722863v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du couplage mutuel présent dans un radar MIMO utilisant des antennes colocalisées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Nadal</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of digital predistortion with FBMC and OFDM signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pospisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Blumenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 16th Annual Wireless and Microwave Technology Conference (WAMICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Cocoa Beach, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAMICON.2015.7120409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723242v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near ground wave propagation modeling for wireless network applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulsive acoustic source localization via wireless sensor Imote2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mostarshedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Baudoin</w:t>
+                <w:t xml:space="preserve">Hamza Louzri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Torino, France. </w:t>
+              <w:t xml:space="preserve">2015 4th International Conference on Electrical Engineering (ICEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boumerdes, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APWC.2015.7300165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INTEE.2015.7416795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767100v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of digital predistortion with FBMC and OFDM signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+                <w:t xml:space="preserve">Impact of soil on UWB Buried Antenna and communication link in IR-UWB WUSN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pospisil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Cherif Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 16th Annual Wireless and Microwave Technology Conference (WAMICON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WAMICON.2015.7120409⟩</w:t>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2015 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1375-1378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7346028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722612v1</w:t>
+                <w:t xml:space="preserve">hal-01258408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive acoustic source localization via wireless sensor Imote2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Experimental verification and comparison of polynomials and LUTs predistortion techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Blumenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 4th International Conference on Electrical Engineering (ICEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Boumerdes, Algeria. </w:t>
+              <w:t xml:space="preserve">2015 25th International Conference Radioelektronika (RADIOELEKTRONIKA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Pardubice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INTEE.2015.7416795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADIOELEK.2015.7129047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722768v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small “F-gain” printed slot antenna for IR-UWB wireless sensor networks applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Combining Crest Factor Reduction and Digital Predistortion with automatic determination of the necessary Crest Factor Reduction gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussoularé Abel Gouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMW 2014 (EUMC/EURAD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986777⟩</w:t>
+              <w:t xml:space="preserve">44th European Microwave Conference - EuMC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.837 - 840, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104666v1</w:t>
+                <w:t xml:space="preserve">hal-01138947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures of merit of a small antenna in cluttered IR-UWB wireless sensor networks applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+                <w:t xml:space="preserve">Digital Predistortion with automatic determination of the Crest Factor Reduction gain, Principle and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Fiorina</w:t>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussoularé Abel Gouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Annual International Symposium on Personal, Indoor and Mobile Radio Communications - PIMRC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington, United States. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104662v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital predistortion with advance/delay neural network and comparison with Volterra derived models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+                <w:t xml:space="preserve">Figures of merit of a small antenna in cluttered IR-UWB wireless sensor networks applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 25th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136276⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.141 - 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722729v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Crest Factor Reduction and Digital Predistortion with automatic determination of the necessary Crest Factor Reduction gain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Digital predistortion with advance/delay neural network and comparison with Volterra derived models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Mbaye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Microwave Conference - EuMC 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986565⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE 25th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington DC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138947v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Predistortion with automatic determination of the Crest Factor Reduction gain, Principle and Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+                <w:t xml:space="preserve">Small “F-gain” printed slot antenna for IR-UWB wireless sensor networks applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oussoularé Abel Gouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual International Symposium on Personal, Indoor and Mobile Radio Communications - PIMRC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUMW 2014 (EUMC/EURAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1675 - 1678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138940v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criterion Optimization Based on Switched PA Output Network; Impact on Linearity, Power and Efficiency</w:t>
+                <w:t xml:space="preserve">Analytical methods for the evaluation of the impact of the VCO phase noise and the modulator/demodulator IQ imbalance for a QAM modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Reda Djenadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAMICON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Orlando, United States. pp.#160</w:t>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2013 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834285v1</w:t>
+                <w:t xml:space="preserve">hal-01722944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data transmission over mobile voice channel based on M-FSK modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bechir Taleb Ali</w:t>
+                <w:t xml:space="preserve">A Reconfigurable Experimental Platform for Coherent MIMO Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères, La Londe-les-Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723080v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect and adaptive correction of impedance mismatch between antenna and power amplifier on digital predistortion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+                <w:t xml:space="preserve">Data transmission over mobile voice channel based on M-FSK modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Taleb Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t>
+              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722728v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical methods for the evaluation of the impact of the VCO phase noise and the modulator/demodulator IQ imbalance for a QAM modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Berland</w:t>
+                <w:t xml:space="preserve">Effect and adaptive correction of impedance mismatch between antenna and power amplifier on digital predistortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2013 European</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722944v1</w:t>
+                <w:t xml:space="preserve">hal-01722728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Experimental Platform for Coherent MIMO Radar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Optimisation multi critères de réseau de sortie pour amplificateur en classe commutée ; impact sur la linéarité, la puissance et le rendement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Hyères, La Londe-les-Maures, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765144v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of the cooperative localization algorithm in wireless sensor network</w:t>
               </w:r>
@@ -9451,970 +9451,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi critères de réseau de sortie pour amplificateur en classe commutée ; impact sur la linéarité, la puissance et le rendement.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+                <w:t xml:space="preserve">Optimal order estimation for modeling and predistortion of power amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems (COMCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tel Aviv, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMCAS.2013.6685279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834287v1</w:t>
+                <w:t xml:space="preserve">hal-01722726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of modeling techniques for power amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gotthans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 23rd International Conference Radioelektronika (RADIOELEKTRONIKA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Pardubice, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RadioElek.2013.6530922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal order estimation for modeling and predistortion of power amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+                <w:t xml:space="preserve">Radar MIMO cohérent : développement d'une plateforme expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems (COMCAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMCAS.2013.6685279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722726v1</w:t>
+                <w:t xml:space="preserve">hal-00831063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar MIMO cohérent : développement d'une plateforme expérimentale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Impact des analyses électromagnétiques de l'antenne sur les performances d'une architecture d'émission impulsionnelle MB-OOK à 60 GHz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831063v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des analyses électromagnétiques de l'antenne sur les performances d'une architecture d'émission impulsionnelle MB-OOK à 60 GHz.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+                <w:t xml:space="preserve">Influence of delay mismatch on digital predistortion for power amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve"> Mixed Design of Integrated Circuits and Systems (MIXDES), 2013 Proceedings of the 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gdynia, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834292v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of delay mismatch on digital predistortion for power amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+                <w:t xml:space="preserve">Multi-Criterion Optimization Based on Switched PA Output Network; Impact on Linearity, Power and Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mixed Design of Integrated Circuits and Systems (MIXDES), 2013 Proceedings of the 20th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gdynia, Poland</w:t>
+              <w:t xml:space="preserve">WAMICON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Orlando, United States. pp.#160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722724v1</w:t>
+                <w:t xml:space="preserve">hal-00834285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On wideband MIMO radar: Detection techniques based on a DFT signal model and performance comparison</w:t>
+                <w:t xml:space="preserve">An experimental platform for MIMO radar with colocated antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE Radar Conference (RADAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, United States. pp.0608 - 0612, </w:t>
+              <w:t xml:space="preserve">2012 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Taiwan. pp.1085 - 1087, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR.2012.6212212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APMC.2012.6421832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831049v1</w:t>
+                <w:t xml:space="preserve">hal-00831054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental platform for MIMO radar with colocated antennas</w:t>
+                <w:t xml:space="preserve">On wideband MIMO radar: Detection techniques based on a DFT signal model and performance comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Taiwan. pp.1085 - 1087, </w:t>
+              <w:t xml:space="preserve">2012 IEEE Radar Conference (RADAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, United States. pp.0608 - 0612, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMC.2012.6421832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RADAR.2012.6212212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831054v1</w:t>
+                <w:t xml:space="preserve">hal-00831049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological locks for 60 GHz high data rate Impulse Radio Multi-band OOK front end, with channel effect consideration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,282 +10615,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowband interference mitigation in UWB communication with energy detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel particle swarm optimization on chaotic solutions of dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mebaley Ekome</w:t>
+                <w:t xml:space="preserve">Jiri Petrzela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Hrubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Ultra-Wideband (ICUWB2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radioelektronika (RADIOELEKTRONIKA), 2012 22nd International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723102v1</w:t>
+                <w:t xml:space="preserve">hal-01722736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel particle swarm optimization on chaotic solutions of dynamical systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+                <w:t xml:space="preserve">Narrowband interference mitigation in UWB communication with energy detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mebaley Ekome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Petrzela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioelektronika (RADIOELEKTRONIKA), 2012 22nd International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Ultra-Wideband (ICUWB2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Syracuse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2012.6340470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722736v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of a Class E Power Amplifier Loaded by a High-Isolation Duplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajib Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10898,51 +10898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMACD 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Seville, Spain. pp.193-196, </w:t>
@@ -10980,90 +10980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the energy detector performances on UWB channel based on the analysis with AWGN channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mebaley Ekome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Ultra-Wideband (ICUWB2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Syracuse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11091,289 +11091,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip band pass filter bank for 60 GHz UWB impulse radio multi band architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+                <w:t xml:space="preserve">Nouvelle formulation de facteur de mérite pour la conception d'amplificateur intégré en classe commutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IMWS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658298v1</w:t>
+                <w:t xml:space="preserve">hal-00658312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband waveform synthesis and detection for a wideband MIMO radar</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception et réalisation d'une inductance active à fort coefficient de qualité et forte linéarité en technologie CMOS 65nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Triaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Conference on Microwaves, Communications, Antennas and Electronics Systems (COMCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831044v1</w:t>
+                <w:t xml:space="preserve">hal-00658327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Linear and Tunable Feed Forward Current Source Active Inductor in 65nm CMOS Technology for Mobile Applications</w:t>
+                <w:t xml:space="preserve">Performances of a High Q 65-nm CMOS Active Inductor for Mobile Applications Transceivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathelin</w:t>
@@ -11408,775 +11403,797 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless and Microwaves Conference, WAMICON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">PRIME 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641982v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short integration time for inter-pulse interference mitigation in UWB communications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the links between Peak to Average Power Ratio for conventional RF Power Amplifier and Peak to Average Duration Ratio for Switching mode Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Schwoerer</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 5th International Symposium on Medical Information and Communication Technology (ISMICT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">URSI GASS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.Baudoin</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722936v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation des architectures d'émission RF en communications numériques : enjeux et défis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">New figures of merit qualifying devices and amplifiers, operating in switched mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière invitée aux 17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">WAMICON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641211v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New figures of merit qualifying devices and amplifiers, operating in switched mode.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+                <w:t xml:space="preserve">Numérisation des architectures d'émission RF en communications numériques : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAMICON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">Conférence plénière invitée aux 17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658258v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the links between Peak to Average Power Ratio for conventional RF Power Amplifier and Peak to Average Duration Ratio for Switching mode Power Amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">A Highly Linear and Tunable Feed Forward Current Source Active Inductor in 65nm CMOS Technology for Mobile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.Baudoin</w:t>
+              <w:t xml:space="preserve">IEEE Wireless and Microwaves Conference, WAMICON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658276v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a High Q 65-nm CMOS Active Inductor for Mobile Applications Transceivers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiband waveform synthesis and detection for a wideband MIMO radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Conference on Microwaves, Communications, Antennas and Electronics Systems (COMCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Israel. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMCAS.2011.6105884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658294v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle formulation de facteur de mérite pour la conception d'amplificateur intégré en classe commutée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Short integration time for inter-pulse interference mitigation in UWB communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mebaley Ekome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 5th International Symposium on Medical Information and Communication Technology (ISMICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montreux, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMICT.2011.5759806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658312v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une inductance active à fort coefficient de qualité et forte linéarité en technologie CMOS 65nm</w:t>
+                <w:t xml:space="preserve">A Low Insertion Losses Reconfigurable Bandpass Filter Based on Highly Linear 65nm CMOS Active Inductors for Cellular Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathelin</w:t>
@@ -12190,124 +12207,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Triaire</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE NEWCAS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658327v1</w:t>
+                <w:t xml:space="preserve">hal-00658286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture multi-bandes et antenne planaire intégrée pour des communications UWB impulsionnelle très haut débits en bande millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12365,1603 +12382,1625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low Insertion Losses Reconfigurable Bandpass Filter Based on Highly Linear 65nm CMOS Active Inductors for Cellular Applications</w:t>
+                <w:t xml:space="preserve">Dimmensionnement des besoins en filtrage dans les architectures d'émission multi-radio &amp;quot;tout numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabio Epifano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEWCAS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658286v1</w:t>
+                <w:t xml:space="preserve">hal-00658320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimmensionnement des besoins en filtrage dans les architectures d'émission multi-radio &amp;quot;tout numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+                <w:t xml:space="preserve">Optimal printed antenna for 60 GHz short range impulse communications systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">GSMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658320v1</w:t>
+                <w:t xml:space="preserve">hal-00658269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal printed antenna for 60 GHz short range impulse communications systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+                <w:t xml:space="preserve">CA-CFAR threshold selection for IR-UWB TOA estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mesloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSMM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658269v1</w:t>
+                <w:t xml:space="preserve">hal-01722747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-CFAR threshold selection for IR-UWB TOA estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
+                <w:t xml:space="preserve">A highly efficient reconfigurable 130nm CMOS-SOI RF power amplifier for multi-radio emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless and Microwave Technology Conference (WAMICON), 2011 IEEE 12th Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Clearwater Beach, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722747v1</w:t>
+                <w:t xml:space="preserve">hal-01723055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient reconfigurable 130nm CMOS-SOI RF power amplifier for multi-radio emitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">Microstrip band pass filter bank for 60 GHz UWB impulse radio multi band architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless and Microwave Technology Conference (WAMICON), 2011 IEEE 12th Annual</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Clearwater Beach, United States</w:t>
+              <w:t xml:space="preserve">IEEE IMWS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723055v1</w:t>
+                <w:t xml:space="preserve">hal-00658298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welcome to EuWiT 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Architecture and Filtering Requirements for Fully Digital Multi-radio Transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epifano Fabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelin Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE 21st symposium on Personal Indoor and Mobile Radio Communications, IEEE PIMRC 2010, Track n°1, Istanbul, Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.Track n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722972v1</w:t>
+                <w:t xml:space="preserve">hal-00553313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency LTE transmitter considering a polar PWM architecture and RF front-end blocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vaclav Valenta</w:t>
+                <w:t xml:space="preserve">A Methodology for multi-band class E RF PA design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Microwaves Workshops Series on “RF front ends for Software Defined and Cognitive Radio Solutions” IMWS 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. p. n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722966v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint TOA estimation and NLOS identification based on UWB energy detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+                <w:t xml:space="preserve">Survey on Spectrum Utilization in Europe: Measurements, Analyses and Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International ICST Conference on Cognitive Radio Oriented Wireless Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Cannes, France. pp.ISBN: 978-963-9799-94-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722780v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Spectrum Utilization in Europe: Measurements, Analyses and Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances analysis dedicated to 60 GHz multiband impulse transceiver for Gbits data rate short range communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaclav Valenta</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ICST Conference on Cognitive Radio Oriented Wireless Networks and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Cannes, France. pp.ISBN: 978-963-9799-94-3</w:t>
+              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492021v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances analysis dedicated to 60 GHz multiband impulse transceiver for Gbits data rate short range communication systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">Transmitter architectures classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
+              <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723064v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and Filtering Requirements for Fully Digital Multi-radio Transmitters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint TOA estimation and NLOS identification based on UWB energy detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st symposium on Personal Indoor and Mobile Radio Communications, IEEE PIMRC 2010, Track n°1, Istanbul, Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.Track n°1</w:t>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553313v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for multi-band class E RF PA design.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">High efficiency LTE transmitter considering a polar PWM architecture and RF front-end blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwaves Workshops Series on “RF front ends for Software Defined and Cognitive Radio Solutions” IMWS 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. p. n°7</w:t>
+              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553308v1</w:t>
+                <w:t xml:space="preserve">hal-01722966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitter architectures classification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+                <w:t xml:space="preserve">Real-time implementation of Periodogram based spectrum sensing detector in TV bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Povalac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sramek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 20th International Conference Radioelektronika (RADIOELEKTRONIKA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brno, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIOELEK.2010.5478573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641214v1</w:t>
+                <w:t xml:space="preserve">hal-01722719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time implementation of Periodogram based spectrum sensing detector in TV bands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+                <w:t xml:space="preserve">Class E dual band PA performances with PAPR repartition in the context of nomadic multi-radio architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Sramek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 20th International Conference Radioelektronika (RADIOELEKTRONIKA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference, APMC 2010, December 7-10, Yokohama, Japon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.W3EG-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADIOELEK.2010.5478573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722719v1</w:t>
+                <w:t xml:space="preserve">hal-00553314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.7GHz 130nm CMOS-SOI class E RF power amplifier</w:t>
               </w:r>
@@ -14058,1986 +14097,1947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class E dual band PA performances with PAPR repartition in the context of nomadic multi-radio architecture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Information, communication and localization environment for travelers with sensory disabilities in public transports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference, APMC 2010, December 7-10, Yokohama, Japon.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.W3EG-19</w:t>
+              <w:t xml:space="preserve">Communications and Networking in China (CHINACOM), 2010 5th International ICST Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553314v1</w:t>
+                <w:t xml:space="preserve">hal-01723141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, communication and localization environment for travelers with sensory disabilities in public transports</w:t>
+                <w:t xml:space="preserve">Welcome to EuWiT 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications and Networking in China (CHINACOM), 2010 5th International ICST Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723141v1</w:t>
+                <w:t xml:space="preserve">hal-01722972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field experimentation of the RAMPE interactive auditive information system for the mobility of blind people in public transport : Final evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Study of a polar ΔΣ transmitter associated to a high efficiency switched mode amplifier for mobile Wimax.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th annual IEEE Wireless and Microwave Technology Conference, WAMICON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Clearwater, United States. pp.T#2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723095v1</w:t>
+                <w:t xml:space="preserve">hal-00445989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et analyse de l'occupation spectrale et du taux d'utilisation dans la bande 400 MHz-6 GHz en vue de la mise en place d'un système de radio cognitive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+                <w:t xml:space="preserve">Localization and Guidance in RAMPE/INFOMOVILLE-an interactive system of assistance for Blind travelers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Second International Conference on the Applications of Digital Information and Web Technologies (ICADIWT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICADIWT.2009.5273868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447018v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Spectrum Utilization in Suburb Environment – Evaluation of Potentials for Cognitive Radio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dual Mode Hybrid PLL Based Frequency Synthesizer for Cognitive Multi- radio Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Ultra Modern Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Russia. pp.ISBN: 978-1-4244-3941-6</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Japan. pp.ISSN: 1883-1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447021v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Cognitive Radio Networks: Spectrum Utilization Measurements in Suburb Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Mesures et analyse de l'occupation spectrale et du taux d'utilisation dans la bande 400 MHz-6 GHz en vue de la mise en place d'un système de radio cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio and Wireless Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, United States. pp.ISBN: 978-1-4244-2699- 7</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France. pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446958v1</w:t>
+                <w:t xml:space="preserve">hal-00447018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint TOA Estimation and NLOS Identification for UWB Localization Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+                <w:t xml:space="preserve">Analysis of Spectrum Utilization in Suburb Environment – Evaluation of Potentials for Cognitive Radio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbynek Fedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Third International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Ultra Modern Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Russia. pp.ISBN: 978-1-4244-3941-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722776v1</w:t>
+                <w:t xml:space="preserve">hal-00447021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a polar ΔΣ transmitter associated to a high efficiency switched mode amplifier for mobile Wimax.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Towards Cognitive Radio Networks: Spectrum Utilization Measurements in Suburb Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbynek Fedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th annual IEEE Wireless and Microwave Technology Conference, WAMICON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Clearwater, United States. pp.T#2</w:t>
+              <w:t xml:space="preserve">Radio and Wireless Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, United States. pp.ISBN: 978-1-4244-2699- 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445989v1</w:t>
+                <w:t xml:space="preserve">hal-00446958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Guidance in RAMPE/INFOMOVILLE-an interactive system of assistance for Blind travelers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinane Sayah</w:t>
+                <w:t xml:space="preserve">Joint TOA Estimation and NLOS Identification for UWB Localization Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mesloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Second International Conference on the Applications of Digital Information and Web Technologies (ICADIWT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICADIWT.2009.5273868⟩</w:t>
+              <w:t xml:space="preserve">2009 Third International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Athens, Greece. pp.959 - 961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2009.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723127v1</w:t>
+                <w:t xml:space="preserve">hal-01722776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Mode Hybrid PLL Based Frequency Synthesizer for Cognitive Multi- radio Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+                <w:t xml:space="preserve">A new low complexity NLOS identification approach based on UWB energy detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ouldali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE Radio and Wireless Symposium (RWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RWS.2009.4957442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447024v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new low complexity NLOS identification approach based on UWB energy detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+                <w:t xml:space="preserve">Driving-signal optimization for LDMOS-SOI class E power amplifier efficiency enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Andia Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Ouldali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Radio and Wireless Symposium (RWS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RWS.2009.4957442⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE 10th Annual Wireless and Microwave Technology Conference: An IEEE Industry/Government (WAMICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Clearwater, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAMICON.2009.5207257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722764v1</w:t>
+                <w:t xml:space="preserve">hal-01723213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving-signal optimization for LDMOS-SOI class E power amplifier efficiency enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Andia Montes</w:t>
+                <w:t xml:space="preserve">Influence of the Envelope coding on a Class E Amplifier Efficiency in Polar Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 10th Annual Wireless and Microwave Technology Conference: An IEEE Industry/Government (WAMICON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Week, European conference on Wireless Technology, EuMW/EuWiT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Rome, Italy. pp.EuWit04-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723213v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Envelope coding on a Class E Amplifier Efficiency in Polar Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Analyse de l'influence du codage d'enveloppe sur les performances de l'amplificateur classe E d'une architecture polaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week, European conference on Wireless Technology, EuMW/EuWiT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Rome, Italy. pp.EuWit04-4</w:t>
+              <w:t xml:space="preserve">XVI Journées Nationales Micro-ondes, JNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2F-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445995v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'influence du codage d'enveloppe sur les performances de l'amplificateur classe E d'une architecture polaire.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+                <w:t xml:space="preserve">Field experimentation of the RAMPE interactive auditive information system for the mobility of blind people in public transport : Final evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Journées Nationales Micro-ondes, JNM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446000v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of UWB localization under non line-of-sight (NLOS) propagation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+                <w:t xml:space="preserve">Study of a Modified Polar Sigma-Delta Transmitter Architecture for Multi- Radio Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 3rd International Symposium on Wireless Pervasive Computing (ISWPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Week Conference, EuMW 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.ISBN: 978-2-87487-008-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722759v1</w:t>
+                <w:t xml:space="preserve">hal-00447430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of a polar sigma delta architecture for mobile multi-radio transmitter - validation on IEEE 802.16e</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+                <w:t xml:space="preserve">An evaluation of UWB localization under non line-of-sight (NLOS) propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mesloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ouldali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Radio and Wireless Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RWS.2008.4463453⟩</w:t>
+              <w:t xml:space="preserve">2008 3rd International Symposium on Wireless Pervasive Computing (ISWPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Santorini, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWPC.2008.4556234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723091v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Modified Polar Sigma-Delta Transmitter Architecture for Multi- Radio Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martha Suarez</w:t>
+                <w:t xml:space="preserve">Specification of a polar sigma delta architecture for mobile multi-radio transmitter - validation on IEEE 802.16e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Andia Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaclav Valenta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week Conference, EuMW 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 IEEE Radio and Wireless Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Orlando, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RWS.2008.4463453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447430v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure communications through speech dedicated channels using digital modulations</w:t>
               </w:r>
@@ -16153,64 +16153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16252,77 +16252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a PLL Based Frequency Synthesizer using Switched Loop Bandwidth for Mobile WiMAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference Radioelektronika, Radioelektronika 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Prague, Czech Republic. pp.ISBN: 978-1-4244-2087-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16341,321 +16341,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data transmission over voice dedicated channels using digital modulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact calculation of phase noise of RF digitally controlled oscillator with frequency resolution improved by dithering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 18th International Conference Radioelektronika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Prague, France. </w:t>
+              <w:t xml:space="preserve">2008 IEEE Radio and Wireless Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Orlando, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADIOELEK.2008.4542682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RWS.2008.4463515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723048v1</w:t>
+                <w:t xml:space="preserve">hal-01723067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of digital modulations for data transmission over voice dedicated channels</w:t>
+                <w:t xml:space="preserve">Data transmission over voice dedicated channels using digital modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Chmayssani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ELMAR, 2008. 50th International Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 18th International Conference Radioelektronika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Prague, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIOELEK.2008.4542682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723073v1</w:t>
+                <w:t xml:space="preserve">hal-01723048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact calculation of phase noise of RF digitally controlled oscillator with frequency resolution improved by dithering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances of digital modulations for data transmission over voice dedicated channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Chmayssani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE Radio and Wireless Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> ELMAR, 2008. 50th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Zadar, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RWS.2008.4463515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01723067v1</w:t>
+                <w:t xml:space="preserve">hal-01723073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Noise Analysis of PLL Based Frequency Synthesizers for Multi-Radio Mobile Terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16693,64 +16693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Noise Behaviour of Fractional-N Synthesizers with Sigma-Delta Dithering for Multi- Radio Mobile Terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16814,77 +16814,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16909,51 +16909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a modified Polar Sigma-Delta transmitter architecture for multi-radio applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17013,90 +17013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAW filter bank for an UWB Multi Band On-Off Keying transceiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Andia Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 Asia-Pacific Microwave Conference - (APMC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Bangkok, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17130,51 +17130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniform Band-Pass Filter Bank for an UWB MB-OOK Transceiver Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17228,351 +17228,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions to the analysis and design of an ADPLL</w:t>
+                <w:t xml:space="preserve">Architecture and Protocols of the RAMPE system- An Interactive Auditive Machine Helping Blinds in Public Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Joubert</w:t>
+                <w:t xml:space="preserve">J. El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bercher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Baudoin</w:t>
+                <w:t xml:space="preserve">O. Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Divel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. El Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits, and Systems (ICECS'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damascus, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621912v1</w:t>
+                <w:t xml:space="preserve">hal-01723082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and Protocols of the RAMPE system- An Interactive Auditive Machine Helping Blinds in Public Transport</w:t>
+                <w:t xml:space="preserve">Contributions to the analysis and design of an ADPLL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. El Sayah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">C. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. El Hassan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Divel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits, and Systems (ICECS'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.322-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723082v1</w:t>
+                <w:t xml:space="preserve">hal-00621912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time behavioral model for phase-domain ADPLL based frequency synthesizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Divel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE Radio and Wireless Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, San Diego, United States. </w:t>
@@ -17604,356 +17604,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation using OMNeT ++ of the RAMPE system - an Interactive Auditive Machine helping blinds in Public Transport</w:t>
+                <w:t xml:space="preserve">System Concepts Dedicated to UWB Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sayah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">D. Marchaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Venard</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.E. Hassan</w:t>
+                <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCON 2005 - The International Conference on "Computer as a Tool"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Belgrade, France. </w:t>
+              <w:t xml:space="preserve">The European Conference on Wireless Technology, 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, CNIT la Defense, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EURCON.2005.1630124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723084v1</w:t>
+                <w:t xml:space="preserve">hal-01722971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Concepts Dedicated to UWB Transmitter</w:t>
+                <w:t xml:space="preserve">Simulation using OMNeT ++ of the RAMPE system - an Interactive Auditive Machine helping blinds in Public Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marchaland</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">J. Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Tinella</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Belot</w:t>
+                <w:t xml:space="preserve">B.E. Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Wireless Technology, 2005.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, CNIT la Defense, France. </w:t>
+              <w:t xml:space="preserve">EUROCON 2005 - The International Conference on "Computer as a Tool"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Belgrade, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EURCON.2005.1630124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722971v1</w:t>
+                <w:t xml:space="preserve">hal-01723084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel pulse generator architecture dedicated to low data rate UWB systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marchaland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tinella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18121,51 +18121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18212,51 +18212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus based very low bit rate speech coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. El Chami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18303,51 +18303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of time and processing mismatches between phase and envelope signals in linearization systems using envelope elimination and restoration, application to Hiperlan2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18433,51 +18433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diphone-like units without phonemes - option for very low bit rate speech coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Motlicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernocky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18537,51 +18537,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech spectrum representation and coding using multigrams with distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cernocky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18628,51 +18628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive polynomial pre-distortion for linearization of power amplifiers in wireless communications and WLAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18732,51 +18732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Dual mode GSM/EDGE transceiver using modulation loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18836,51 +18836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity reduction for FS-1016 with multistage search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jelinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18940,51 +18940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced complexity CELP coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mauc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Proceedings] ICASSP-92: 1992 IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1992, San Francisco, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19233,64 +19233,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19605,303 +19605,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF and microwave band-pass passive filters for mobile transceivers with a focus on BAW technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+                <w:t xml:space="preserve">Radio-communications Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bazzi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Microwave and Millimeter Wave Technologies: Semiconductor Devices, Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intech, Sciyo, pp. 1-35, 2010, ISBN 978-953-307-091-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723324v1</w:t>
+                <w:t xml:space="preserve">hal-00553229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-communications Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">RF and microwave band-pass passive filters for mobile transceivers with a focus on BAW technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Intech, Sciyo, pp. 1-35, 2010, ISBN 978-953-307-091-9</w:t>
+              <w:t xml:space="preserve">Advanced Microwave and Millimeter Wave Technologies: Semiconductor Devices, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553229v1</w:t>
+                <w:t xml:space="preserve">hal-01723324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile WiMAX handset front-end : design aspects and challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20116,51 +20116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Enrico de Falco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierre-Charles-Felix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2021.3129168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Maali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benssalah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesloub Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423981v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Kantana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Traverso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Andrea Traverso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2889004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tcho Assoukpou Jean Gnam&#233;l&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelakan Berenger Ouattara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokpa Arsene Kobea" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0101270" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDET.2019.103361" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2833283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baudoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mesloub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2838126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vighnesh Gharat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-181781" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadache Zemmour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2570298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2015.0993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00854740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22131116113069990006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000372" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Valenta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-012-0526-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6CP0G0S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692935v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Liliana Suarez Penaloza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Valenta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marsalek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/979120" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand Pretorius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mimoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.12.091579" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2008.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.895566" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia Montes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchaland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2004.832618" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marsalek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2003.814714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cernocky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Petrovska-Delacr&#233;taz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BFDCED8B0D828B925AC23FB84C916D903950EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2019.8733526" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423990v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nasrallah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boukaba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Messani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634499" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrhamed Hamadouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634491" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230720" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.8075986" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723245v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722906v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115901" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723250v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251577" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWISE.2017.8267158" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gotthans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841189" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824310" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822804v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722611v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Blumenstein" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129047" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258408v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7346028" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gotthans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600979" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chouiha" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khouas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723242v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722612v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pospisil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2015.7120409" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louzri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTEE.2015.7416795" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986777" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958966" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mbaye" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136276" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01138947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussoular&#233; Abel Gouba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986565" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01138940v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajib Bahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Taleb Ali" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555289" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722728v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573622" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722944v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djenadi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Zeroukhi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Djanet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722721v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gotthans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadioElek.2013.6530922" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722726v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2013.6685279" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831063v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gomez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834292v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poisson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831049v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212212" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831054v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2012.6421832" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778181v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Epifano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723102v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mebaley Ekome" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2012.6340470" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722736v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Petrzela" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hrubos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778184v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339450" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2012.6340428" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831044v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105884" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641982v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722936v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT.2011.5759806" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641211v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658258v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658294v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658312v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658286v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658320v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658269v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931473" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722966v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722780v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492021v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723064v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553313v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifano Fabio" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelin Philippe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553308v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641214v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Povalac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sramek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2010.5478573" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2010.5469731" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723141v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723095v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399293" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447018v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Fedra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446958v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722776v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.42" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445989v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723127v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Sayah" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICADIWT.2009.5273868" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447024v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722764v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouldali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2009.4957442" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723213v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2009.5207257" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446000v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722759v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2008.4556234" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723091v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2008.4463453" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447430v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Chmayssani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hendryckx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2008.4751320" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447424v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447431v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723048v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2008.4542682" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723073v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723067v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2008.4463515" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447428v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447429v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352319v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723130v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2008.4542728" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555155" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722957v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.56" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621912v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723082v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Sayah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hassan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684483" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615121" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723084v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sayah" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Hassan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1630124" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchaland" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617675" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722945v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1610282" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padellini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722979v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Chami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198900" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722931v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210588" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723108v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Motlicek" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernocky" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2001.938162" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723092v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1997.596195" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723089v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2001.937787" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723056v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338664" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722978v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1994.389305" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723112v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1992.225974" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723300v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rial Virolleau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723295v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723324v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553229v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445969v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Enrico de Falco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierre-Charles-Felix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2021.3129168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Maali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benssalah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesloub Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Kantana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Traverso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDET.2019.103361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tcho Assoukpou Jean Gnam&#233;l&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelakan Berenger Ouattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokpa Arsene Kobea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0101270" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Andrea Traverso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2889004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baudoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mesloub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2838126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vighnesh Gharat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-181781" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2833283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadache Zemmour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2570298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2015.0993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00854740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22131116113069990006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Valenta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-012-0526-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6CP0G0S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Liliana Suarez Penaloza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Valenta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marsalek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/979120" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand Pretorius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mimoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.12.091579" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2008.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723378v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia Montes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.895566" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchaland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2004.832618" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marsalek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2003.814714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cernocky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Petrovska-Delacr&#233;taz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BFDCED8B0D828B925AC23FB84C916D903950EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2019.8733526" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423990v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nasrallah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boukaba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Messani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634499" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrhamed Hamadouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634491" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115901" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723250v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.8075986" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230720" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251577" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWISE.2017.8267158" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824310" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gotthans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841189" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chouiha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khouas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721780v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gotthans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600979" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pospisil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Blumenstein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2015.7120409" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722768v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louzri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTEE.2015.7416795" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258408v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7346028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01138947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mbaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussoular&#233; Abel Gouba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01138940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958966" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722729v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136276" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986777" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djenadi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765144v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Taleb Ali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555289" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573622" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajib Bahi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Zeroukhi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Djanet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2013.6685279" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722721v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gotthans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadioElek.2013.6530922" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gomez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722724v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2012.6421832" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212212" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778181v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Epifano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Petrzela" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hrubos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mebaley Ekome" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2012.6340470" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778184v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339450" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2012.6340428" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658327v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658294v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658276v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658258v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831044v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105884" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722936v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT.2011.5759806" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658286v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658320v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658269v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722747v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931473" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723055v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifano Fabio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelin Philippe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553308v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723064v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722780v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722966v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722719v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Povalac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sramek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2010.5478573" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2010.5469731" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723141v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722972v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445989v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723127v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Sayah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICADIWT.2009.5273868" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447018v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447021v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Fedra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446958v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.42" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722764v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouldali" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2009.4957442" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723213v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2009.5207257" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445995v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446000v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723095v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399293" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447430v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2008.4556234" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723091v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2008.4463453" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Chmayssani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hendryckx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2008.4751320" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447424v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447431v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723067v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2008.4463515" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2008.4542682" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723073v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447428v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447429v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352319v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723130v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2008.4542728" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555155" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722957v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.56" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723082v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Sayah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hassan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684483" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621912v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615121" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchaland" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617675" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723084v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sayah" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Hassan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1630124" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722945v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1610282" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padellini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722979v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Chami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198900" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722931v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210588" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723108v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Motlicek" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernocky" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2001.938162" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723092v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1997.596195" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723089v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2001.937787" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723056v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338664" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722978v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1994.389305" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723112v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1992.225974" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723300v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rial Virolleau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723295v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553229v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723324v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445969v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>