--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -714,800 +714,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearity Improvement of VCSELs based Radio over Fiber Systems utilizing Digital Predistortion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Model driven framework to enhance sensor network design cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Kifouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kocik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25046/aj040321⟩</w:t>
+              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.e3560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ett.3560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423980v1</w:t>
+                <w:t xml:space="preserve">hal-01982917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor network design for smart building</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Kocik</w:t>
+                <w:t xml:space="preserve">Linearity Improvement of VCSELs based Radio over Fiber Systems utilizing Digital Predistortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Nanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Digital Enterprise Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Science, Technology and Engineering Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25046/aj040321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJDET.2019.103361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02423975v1</w:t>
+                <w:t xml:space="preserve">hal-02423980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KNN and SVM Classification for Chainsaw sound Identification in the Forest Areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N’tcho Assoukpou Jean Gnamélé</w:t>
+                <w:t xml:space="preserve">Digital Predistortion for Linearity Improvement of VCSEL-SSMF-Based Radio-Over-Fiber Links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yelakan Berenger Ouattara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tokpa Arsene Kobea</w:t>
+                <w:t xml:space="preserve">Pier Andrea Traverso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tartarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14569/IJACSA.2019.0101270⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.155-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2889004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424029v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Predistortion for Linearity Improvement of VCSEL-SSMF-Based Radio-Over-Fiber Links</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Sensor network design for smart building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Kifouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Kocik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2889004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Digital Enterprise Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (4), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDET.2019.103361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983312v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model driven framework to enhance sensor network design cycle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Kocik</w:t>
+                <w:t xml:space="preserve">KNN and SVM Classification for Chainsaw sound Identification in the Forest Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’tcho Assoukpou Jean Gnamélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelakan Berenger Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tokpa Arsene Kobea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrezak Rachedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (8), pp.e3560. </w:t>
+              <w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ett.3560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14569/IJACSA.2019.0101270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982917v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved energy detection receiver for ranging in IEEE 802.15.4a standard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical expressions of critical distances for near-ground propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+                <w:t xml:space="preserve">Mauricio Henrique Bezerra Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Mesloub</w:t>
+                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (Special Issue 2 (EuCAP 2017)), pp.141-148. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (5), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078717001088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2811715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721645v1</w:t>
+                <w:t xml:space="preserve">hal-01736547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sizing of Two-Stage Cascaded Sparse Memory Polynomial Model for High Power Amplifiers Linearization</w:t>
+                <w:t xml:space="preserve">A Novel Algorithm for Determining the Structure of Digital Predistortion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -1525,433 +1538,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66 (9), pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (8), pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2838126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2833283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822586v1</w:t>
+                <w:t xml:space="preserve">hal-01822567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Frequency RFID system for identification and localization in smart cities - Comparison with UHF RFID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved energy detection receiver for ranging in IEEE 802.15.4a standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vighnesh Gharat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+                <w:t xml:space="preserve">Ammar Mesloub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/RFT-181781⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (Special Issue 2 (EuCAP 2017)), pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078717001088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721650v1</w:t>
+                <w:t xml:space="preserve">hal-01721645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of critical distances for near-ground propagation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shermila Mostarshedi</w:t>
+                <w:t xml:space="preserve">Optimal Sizing of Two-Stage Cascaded Sparse Memory Polynomial Model for High Power Amplifiers Linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2018.2811715⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (9), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2838126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736547v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Algorithm for Determining the Structure of Digital Predistortion Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Low Frequency RFID system for identification and localization in smart cities - Comparison with UHF RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vighnesh Gharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (8), pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">International Journal of RF Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.191 - 211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2833283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/RFT-181781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822567v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Effects on the Underground-to-Aboveground Communication Link in Ultrawideband Wireless Underground Sensor Networks</w:t>
               </w:r>
@@ -2623,243 +2623,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a Multi-band Class E PA with a PWM Envelope-coded Signal, for a Multi-radio Transmitter</w:t>
+                <w:t xml:space="preserve">Measures and influence of a BAW filter on Digital Radio-Communications Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (3), pp.290 - 295</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical and Electronics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641204v1</w:t>
+                <w:t xml:space="preserve">hal-00641206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures and influence of a BAW filter on Digital Radio-Communications Signals</w:t>
+                <w:t xml:space="preserve">Simulation of a Multi-band Class E PA with a PWM Envelope-coded Signal, for a Multi-radio Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical and Electronics Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (1), pp.69-72</w:t>
+              <w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (3), pp.290 - 295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641206v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Multi-radio Transmitter with Polar or Cartesian Architectures associated with High Efficiency Switched-Mode Power Amplifiers.</w:t>
               </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,51 +2992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,90 +3204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive CA-CFAR Threshold for Non-Coherent IR-UWB Energy Detector Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mesloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (12), pp.959--961. </w:t>
@@ -3518,226 +3518,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering a non-uniform filter bank in an UWB Multi Band On-Off Keying transceiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+                <w:t xml:space="preserve">Filter Lookup Table Method for Power amplifier Linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luis Andia Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (3), pp.1076 - 1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2007.895566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723378v1</w:t>
+                <w:t xml:space="preserve">hal-01723097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter Lookup Table Method for Power amplifier Linearization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Jardin</w:t>
+                <w:t xml:space="preserve">Considering a non-uniform filter bank in an UWB Multi Band On-Off Keying transceiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Andia Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723097v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Concepts dedicated to UWB Transmitter</w:t>
               </w:r>
@@ -4442,51 +4442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5002,265 +5002,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spherical Model of the Array Factor for Active Element Pattern Synthesis</w:t>
+                <w:t xml:space="preserve">Energy Detection with Adaptive Threshold for Cognitive Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayichatou Gueye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Nadal</w:t>
+                <w:t xml:space="preserve">Abdelhak Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boukaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Messani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, El Oued, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCEE.2018.8634499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890652v1</w:t>
+                <w:t xml:space="preserve">hal-02423990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Detection with Adaptive Threshold for Cognitive Radio</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Toufik Boukaba</w:t>
+                <w:t xml:space="preserve">A Spherical Model of the Array Factor for Active Element Pattern Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayichatou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azdine Messani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423990v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of digital predistortion for VCSEL-SSMF-based Radio-over-Fiber link</w:t>
               </w:r>
@@ -5272,51 +5272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Nanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Andrea Traverso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Tartarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,51 +5709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle sphérique pour reconstituer le couplage mutuel présent dans un radar MIMO à antennes colocalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayichatou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poussot Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,51 +5811,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’algorithme “first choice hill climbing&amp;quot; pour le dimensionnement du modèle polynomial à mémoire généralisé</w:t>
+                <w:t xml:space="preserve">Impact of the normalization gain of digital predistortion on linearization performance and power added efficiency of the linearized power amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -5873,564 +5873,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 12th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC.2017.8230720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723245v1</w:t>
+                <w:t xml:space="preserve">hal-01722867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor performance analysis of LF-RFID based positioning system: Comparison with UHF-RFID and UWB</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+                <w:t xml:space="preserve">L’algorithme “first choice hill climbing&amp;quot; pour le dimensionnement du modèle polynomial à mémoire généralisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722906v1</w:t>
+                <w:t xml:space="preserve">hal-01723245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des perturbations des systèmes de positionnement magnéto-inductifs en intérieur, » Journées nationales micorondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Indoor performance analysis of LF-RFID based positioning system: Comparison with UHF-RFID and UWB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vighnesh Gharat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales microondes </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723250v1</w:t>
+                <w:t xml:space="preserve">hal-01722906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des perturbations des systèmes de positionnement magnéto-inductifs en intérieur, » Journées nationales micorondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vighnesh Gharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 1251</w:t>
+              <w:t xml:space="preserve">Journées nationales microondes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635730v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of multi-stage cascaded digital predistortion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale monitoring of a remarkable green roof: the Green Wave of Champs-sur-Marne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Stanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Versini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Tchiguirinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 40th International Conference on Telecommunications and Signal Processing (TSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 1251</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722874v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the normalization gain of digital predistortion on linearization performance and power added efficiency of the linearized power amplifier</w:t>
+                <w:t xml:space="preserve">Performance analysis of multi-stage cascaded digital predistortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Abi Hussein</w:t>
@@ -6448,151 +6448,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 12th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t>
+              <w:t xml:space="preserve">2017 40th International Conference on Telecommunications and Signal Processing (TSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMIC.2017.8230720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.8075986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722867v1</w:t>
+                <w:t xml:space="preserve">hal-01722874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ferromagnetic obstacles on LF-RFID based indoor positioning systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vighnesh Gharat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6743,90 +6743,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic sensor network for building monitoring: design, issues, and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Kifouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédha Hamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Kocik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Conference on Wireless Sensors (ICWiSe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Miri, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6929,64 +6929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Distance Estimation using a Constellation of RFID Tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vighnesh Gharat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7278,958 +7278,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du couplage mutuel présent dans un radar MIMO utilisant des antennes colocalisées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Nadal</w:t>
+                <w:t xml:space="preserve">Impact of soil on UWB Buried Antenna and communication link in IR-UWB WUSN applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2015 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.1375-1378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7346028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723242v1</w:t>
+                <w:t xml:space="preserve">hal-01258408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind source separation based phase estimator for carrier synchronization of high-order QAM signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Experimental verification and comparison of polynomials and LUTs predistortion techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Blumenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2015 9th European Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 25th International Conference Radioelektronika (RADIOELEKTRONIKA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Pardubice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIOELEK.2015.7129047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722863v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Filter-Bank RF transceiver chain imperfections on digital predistortion performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Gotthans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 International Symposium on Wireless Communication Systems (ISWCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Poznan, France. pp.993 - 1001, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISWCS.2016.7600979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near ground wave propagation modeling for wireless network applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Baudoin</w:t>
+                <w:t xml:space="preserve">Modélisation du couplage mutuel présent dans un radar MIMO utilisant des antennes colocalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayichatou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poussot Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767100v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of digital predistortion with FBMC and OFDM signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+                <w:t xml:space="preserve">Blind source separation based phase estimator for carrier synchronization of high-order QAM signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Chouiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Pospisil</w:t>
+                <w:t xml:space="preserve">Abdelhakim Khouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Blumenstein</w:t>
+                <w:t xml:space="preserve">Belouchrani Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 16th Annual Wireless and Microwave Technology Conference (WAMICON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2015 9th European Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722612v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive acoustic source localization via wireless sensor Imote2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near ground wave propagation modeling for wireless network applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bezerra Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Louzri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">S. Mostarshedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 4th International Conference on Electrical Engineering (ICEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Boumerdes, Algeria. </w:t>
+              <w:t xml:space="preserve">2015 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Torino, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INTEE.2015.7416795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APWC.2015.7300165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722768v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of soil on UWB Buried Antenna and communication link in IR-UWB WUSN applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of digital predistortion with FBMC and OFDM signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pospisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Blumenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2015 European</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7346028⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 16th Annual Wireless and Microwave Technology Conference (WAMICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Cocoa Beach, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAMICON.2015.7120409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258408v1</w:t>
+                <w:t xml:space="preserve">hal-01722612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental verification and comparison of polynomials and LUTs predistortion techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Baudoin</w:t>
+                <w:t xml:space="preserve">Impulsive acoustic source localization via wireless sensor Imote2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Louzri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 25th International Conference Radioelektronika (RADIOELEKTRONIKA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Pardubice, France. </w:t>
+              <w:t xml:space="preserve">2015 4th International Conference on Electrical Engineering (ICEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boumerdes, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADIOELEK.2015.7129047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/INTEE.2015.7416795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722611v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Crest Factor Reduction and Digital Predistortion with automatic determination of the necessary Crest Factor Reduction gain</w:t>
               </w:r>
@@ -8339,1792 +8339,1792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Predistortion with automatic determination of the Crest Factor Reduction gain, Principle and Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+                <w:t xml:space="preserve">Small “F-gain” printed slot antenna for IR-UWB wireless sensor networks applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oussoularé Abel Gouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Annual International Symposium on Personal, Indoor and Mobile Radio Communications - PIMRC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUMW 2014 (EUMC/EURAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1675 - 1678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138940v1</w:t>
+                <w:t xml:space="preserve">hal-01104666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures of merit of a small antenna in cluttered IR-UWB wireless sensor networks applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Fiorina</w:t>
+                <w:t xml:space="preserve">Digital Predistortion with automatic determination of the Crest Factor Reduction gain, Principle and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussoularé Abel Gouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Annual International Symposium on Personal, Indoor and Mobile Radio Communications - PIMRC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington, United States. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104662v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital predistortion with advance/delay neural network and comparison with Volterra derived models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+                <w:t xml:space="preserve">Figures of merit of a small antenna in cluttered IR-UWB wireless sensor networks applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadache Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 25th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Washington DC, United States. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Ultra-Wideband (ICUWB 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.141 - 146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722729v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small “F-gain” printed slot antenna for IR-UWB wireless sensor networks applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Digital predistortion with advance/delay neural network and comparison with Volterra derived models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMW 2014 (EUMC/EURAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.1675 - 1678, </w:t>
+              <w:t xml:space="preserve">2014 IEEE 25th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Washington DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2014.7136276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104666v1</w:t>
+                <w:t xml:space="preserve">hal-01722729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical methods for the evaluation of the impact of the VCO phase noise and the modulator/demodulator IQ imbalance for a QAM modulation</w:t>
+                <w:t xml:space="preserve">Multi-Criterion Optimization Based on Switched PA Output Network; Impact on Linearity, Power and Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Djenadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Berland</w:t>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2013 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">WAMICON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Orlando, United States. pp.#160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722944v1</w:t>
+                <w:t xml:space="preserve">hal-00834285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reconfigurable Experimental Platform for Coherent MIMO Radar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Jardin</w:t>
+                <w:t xml:space="preserve">Analytical methods for the evaluation of the impact of the VCO phase noise and the modulator/demodulator IQ imbalance for a QAM modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Djenadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Hyères, La Londe-les-Maures, France</w:t>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2013 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765144v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data transmission over mobile voice channel based on M-FSK modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bechir Taleb Ali</w:t>
+                <w:t xml:space="preserve">A Reconfigurable Experimental Platform for Coherent MIMO Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères, La Londe-les-Maures, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723080v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect and adaptive correction of impedance mismatch between antenna and power amplifier on digital predistortion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+                <w:t xml:space="preserve">Data transmission over mobile voice channel based on M-FSK modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Taleb Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t>
+              <w:t xml:space="preserve">2013 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Shanghai, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2013.6555289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722728v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi critères de réseau de sortie pour amplificateur en classe commutée ; impact sur la linéarité, la puissance et le rendement.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Effect and adaptive correction of impedance mismatch between antenna and power amplifier on digital predistortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE 11th International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834287v1</w:t>
+                <w:t xml:space="preserve">hal-01722728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of the cooperative localization algorithm in wireless sensor network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+                <w:t xml:space="preserve">Optimisation multi critères de réseau de sortie pour amplificateur en classe commutée ; impact sur la linéarité, la puissance et le rendement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Microwave Conference (EuMC), 2013 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722755v1</w:t>
+                <w:t xml:space="preserve">hal-00834287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal order estimation for modeling and predistortion of power amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+                <w:t xml:space="preserve">Experimental validation of the cooperative localization algorithm in wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Zeroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Djanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems (COMCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Microwave Conference (EuMC), 2013 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722726v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of modeling techniques for power amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 23rd International Conference Radioelektronika (RADIOELEKTRONIKA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Pardubice, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RadioElek.2013.6530922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar MIMO cohérent : développement d'une plateforme expérimentale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Jardin</w:t>
+                <w:t xml:space="preserve">Optimal order estimation for modeling and predistortion of power amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Microwaves, Communications, Antennas and Electronic Systems (COMCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tel Aviv, Israel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMCAS.2013.6685279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831063v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des analyses électromagnétiques de l'antenne sur les performances d'une architecture d'émission impulsionnelle MB-OOK à 60 GHz.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+                <w:t xml:space="preserve">Radar MIMO cohérent : développement d'une plateforme expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834292v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of delay mismatch on digital predistortion for power amplifiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amadou Mbaye</w:t>
+                <w:t xml:space="preserve">Impact des analyses électromagnétiques de l'antenne sur les performances d'une architecture d'émission impulsionnelle MB-OOK à 60 GHz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Mixed Design of Integrated Circuits and Systems (MIXDES), 2013 Proceedings of the 20th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gdynia, Poland</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes - JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722724v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Criterion Optimization Based on Switched PA Output Network; Impact on Linearity, Power and Efficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Influence of delay mismatch on digital predistortion for power amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAMICON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Orlando, United States. pp.#160</w:t>
+              <w:t xml:space="preserve"> Mixed Design of Integrated Circuits and Systems (MIXDES), 2013 Proceedings of the 20th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gdynia, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834285v1</w:t>
+                <w:t xml:space="preserve">hal-01722724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental platform for MIMO radar with colocated antennas</w:t>
               </w:r>
@@ -10149,51 +10149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10266,51 +10266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10370,51 +10370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological locks for 60 GHz high data rate Impulse Radio Multi-band OOK front end, with channel effect consideration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Abdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10615,282 +10615,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel particle swarm optimization on chaotic solutions of dynamical systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narrowband interference mitigation in UWB communication with energy detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Petrzela</w:t>
+                <w:t xml:space="preserve">Stephane Mebaley Ekome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenek Hrubos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioelektronika (RADIOELEKTRONIKA), 2012 22nd International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Ultra-Wideband (ICUWB2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Syracuse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2012.6340470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722736v1</w:t>
+                <w:t xml:space="preserve">hal-01723102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowband interference mitigation in UWB communication with energy detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Mebaley Ekome</w:t>
+                <w:t xml:space="preserve">Parallel particle swarm optimization on chaotic solutions of dynamical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Gotthans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Petrzela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Hrubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Ultra-Wideband (ICUWB2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radioelektronika (RADIOELEKTRONIKA), 2012 22nd International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brno, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723102v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of a Class E Power Amplifier Loaded by a High-Isolation Duplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajib Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10980,90 +10980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the energy detector performances on UWB channel based on the analysis with AWGN channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mebaley Ekome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schwoerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Ultra-Wideband (ICUWB2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Syracuse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11091,284 +11091,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle formulation de facteur de mérite pour la conception d'amplificateur intégré en classe commutée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">Microstrip band pass filter bank for 60 GHz UWB impulse radio multi band architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE IMWS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658312v1</w:t>
+                <w:t xml:space="preserve">hal-00658298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'une inductance active à fort coefficient de qualité et forte linéarité en technologie CMOS 65nm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+                <w:t xml:space="preserve">Nouvelle formulation de facteur de mérite pour la conception d'amplificateur intégré en classe commutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658327v1</w:t>
+                <w:t xml:space="preserve">hal-00658312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a High Q 65-nm CMOS Active Inductor for Mobile Applications Transceivers</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'une inductance active à fort coefficient de qualité et forte linéarité en technologie CMOS 65nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cathelin</w:t>
@@ -11382,438 +11365,447 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabio Epifano</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Triaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Trento, Italy</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658294v1</w:t>
+                <w:t xml:space="preserve">hal-00658327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the links between Peak to Average Power Ratio for conventional RF Power Amplifier and Peak to Average Duration Ratio for Switching mode Power Amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Performances of a High Q 65-nm CMOS Active Inductor for Mobile Applications Transceivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.Baudoin</w:t>
+              <w:t xml:space="preserve">PRIME 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658276v1</w:t>
+                <w:t xml:space="preserve">hal-00658294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New figures of merit qualifying devices and amplifiers, operating in switched mode.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">On the links between Peak to Average Power Ratio for conventional RF Power Amplifier and Peak to Average Duration Ratio for Switching mode Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAMICON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
+              <w:t xml:space="preserve">URSI GASS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.Baudoin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658258v1</w:t>
+                <w:t xml:space="preserve">hal-00658276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérisation des architectures d'émission RF en communications numériques : enjeux et défis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short integration time for inter-pulse interference mitigation in UWB communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mebaley Ekome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schwoerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière invitée aux 17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 5th International Symposium on Medical Information and Communication Technology (ISMICT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montreux, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMICT.2011.5759806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641211v1</w:t>
+                <w:t xml:space="preserve">hal-01722936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Highly Linear and Tunable Feed Forward Current Source Active Inductor in 65nm CMOS Technology for Mobile Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11872,100 +11864,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless and Microwaves Conference, WAMICON 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiband waveform synthesis and detection for a wideband MIMO radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11983,2024 +11975,1993 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Conference on Microwaves, Communications, Antennas and Electronics Systems (COMCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Israel. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMCAS.2011.6105884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short integration time for inter-pulse interference mitigation in UWB communications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numérisation des architectures d'émission RF en communications numériques : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Louët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 5th International Symposium on Medical Information and Communication Technology (ISMICT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence plénière invitée aux 17èmes Journées Nationales Micro-ondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISMICT.2011.5759806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01722936v1</w:t>
+                <w:t xml:space="preserve">hal-00641211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low Insertion Losses Reconfigurable Bandpass Filter Based on Highly Linear 65nm CMOS Active Inductors for Cellular Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+                <w:t xml:space="preserve">New figures of merit qualifying devices and amplifiers, operating in switched mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE NEWCAS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">WAMICON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658286v1</w:t>
+                <w:t xml:space="preserve">hal-00658258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture multi-bandes et antenne planaire intégrée pour des communications UWB impulsionnelle très haut débits en bande millimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+                <w:t xml:space="preserve">A Low Insertion Losses Reconfigurable Bandpass Filter Based on Highly Linear 65nm CMOS Active Inductors for Cellular Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE NEWCAS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658303v1</w:t>
+                <w:t xml:space="preserve">hal-00658286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimmensionnement des besoins en filtrage dans les architectures d'émission multi-radio &amp;quot;tout numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+                <w:t xml:space="preserve">Architecture multi-bandes et antenne planaire intégrée pour des communications UWB impulsionnelle très haut débits en bande millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658320v1</w:t>
+                <w:t xml:space="preserve">hal-00658303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal printed antenna for 60 GHz short range impulse communications systems.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+                <w:t xml:space="preserve">Dimmensionnement des besoins en filtrage dans les architectures d'émission multi-radio &amp;quot;tout numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Epifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cathelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSMM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658269v1</w:t>
+                <w:t xml:space="preserve">hal-00658320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA-CFAR threshold selection for IR-UWB TOA estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
+                <w:t xml:space="preserve">Optimal printed antenna for 60 GHz short range impulse communications systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GSMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Espoo, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722747v1</w:t>
+                <w:t xml:space="preserve">hal-00658269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly efficient reconfigurable 130nm CMOS-SOI RF power amplifier for multi-radio emitter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">CA-CFAR threshold selection for IR-UWB TOA estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mesloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless and Microwave Technology Conference (WAMICON), 2011 IEEE 12th Annual</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 7th International Workshop on Systems, Signal Processing and their Applications (WOSSPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Tipaza, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WOSSPA.2011.5931473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723055v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstrip band pass filter bank for 60 GHz UWB impulse radio multi band architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Abdaoui</w:t>
+                <w:t xml:space="preserve">A highly efficient reconfigurable 130nm CMOS-SOI RF power amplifier for multi-radio emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IMWS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Wireless and Microwave Technology Conference (WAMICON), 2011 IEEE 12th Annual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Clearwater Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658298v1</w:t>
+                <w:t xml:space="preserve">hal-01723055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and Filtering Requirements for Fully Digital Multi-radio Transmitters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welcome to EuWiT 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 21st symposium on Personal Indoor and Mobile Radio Communications, IEEE PIMRC 2010, Track n°1, Istanbul, Turkey</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.Track n°1</w:t>
+              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553313v1</w:t>
+                <w:t xml:space="preserve">hal-01722972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology for multi-band class E RF PA design.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture and Filtering Requirements for Fully Digital Multi-radio Transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epifano Fabio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathelin Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwaves Workshops Series on “RF front ends for Software Defined and Cognitive Radio Solutions” IMWS 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. p. n°7</w:t>
+              <w:t xml:space="preserve">IEEE 21st symposium on Personal Indoor and Mobile Radio Communications, IEEE PIMRC 2010, Track n°1, Istanbul, Turkey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey. pp.Track n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553308v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Spectrum Utilization in Europe: Measurements, Analyses and Observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+                <w:t xml:space="preserve">A Methodology for multi-band class E RF PA design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ICST Conference on Cognitive Radio Oriented Wireless Networks and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Cannes, France. pp.ISBN: 978-963-9799-94-3</w:t>
+              <w:t xml:space="preserve">IEEE International Microwaves Workshops Series on “RF front ends for Software Defined and Cognitive Radio Solutions” IMWS 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Aveiro, Portugal. p. n°7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492021v1</w:t>
+                <w:t xml:space="preserve">hal-00553308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances analysis dedicated to 60 GHz multiband impulse transceiver for Gbits data rate short range communication systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ajib Bahi</w:t>
+                <w:t xml:space="preserve">Survey on Spectrum Utilization in Europe: Measurements, Analyses and Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International ICST Conference on Cognitive Radio Oriented Wireless Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Cannes, France. pp.ISBN: 978-963-9799-94-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723064v1</w:t>
+                <w:t xml:space="preserve">hal-00492021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitter architectures classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martha Suarez</w:t>
+                <w:t xml:space="preserve">Performances analysis dedicated to 60 GHz multiband impulse transceiver for Gbits data rate short range communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
+              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641214v1</w:t>
+                <w:t xml:space="preserve">hal-01723064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint TOA estimation and NLOS identification based on UWB energy detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+                <w:t xml:space="preserve">High efficiency LTE transmitter considering a polar PWM architecture and RF front-end blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722780v1</w:t>
+                <w:t xml:space="preserve">hal-01722966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency LTE transmitter considering a polar PWM architecture and RF front-end blocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+                <w:t xml:space="preserve">Transmitter architectures classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week EuMW 2010, Short Course SHS01 EuMC-EuWiT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722966v1</w:t>
+                <w:t xml:space="preserve">hal-00641214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time implementation of Periodogram based spectrum sensing detector in TV bands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+                <w:t xml:space="preserve">Joint TOA estimation and NLOS identification based on UWB energy detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Sramek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 20th International Conference Radioelektronika (RADIOELEKTRONIKA 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2010 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722719v1</w:t>
+                <w:t xml:space="preserve">hal-01722780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class E dual band PA performances with PAPR repartition in the context of nomadic multi-radio architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+                <w:t xml:space="preserve">Real-time implementation of Periodogram based spectrum sensing detector in TV bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Povalac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Sramek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Microwave Conference, APMC 2010, December 7-10, Yokohama, Japon.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 20th International Conference Radioelektronika (RADIOELEKTRONIKA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brno, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIOELEK.2010.5478573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553314v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.7GHz 130nm CMOS-SOI class E RF power amplifier</w:t>
               </w:r>
@@ -14097,548 +14058,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information, communication and localization environment for travelers with sensory disabilities in public transports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Class E dual band PA performances with PAPR repartition in the context of nomadic multi-radio architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajib Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications and Networking in China (CHINACOM), 2010 5th International ICST Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">Asia Pacific Microwave Conference, APMC 2010, December 7-10, Yokohama, Japon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan. pp.W3EG-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723141v1</w:t>
+                <w:t xml:space="preserve">hal-00553314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welcome to EuWiT 2010</w:t>
+                <w:t xml:space="preserve">Information, communication and localization environment for travelers with sensory disabilities in public transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Technology Conference (EuWIT), 2010 European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Communications and Networking in China (CHINACOM), 2010 5th International ICST Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722972v1</w:t>
+                <w:t xml:space="preserve">hal-01723141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a polar ΔΣ transmitter associated to a high efficiency switched mode amplifier for mobile Wimax.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+                <w:t xml:space="preserve">Field experimentation of the RAMPE interactive auditive information system for the mobility of blind people in public transport : Final evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th annual IEEE Wireless and Microwave Technology Conference, WAMICON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445989v1</w:t>
+                <w:t xml:space="preserve">hal-01723095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Guidance in RAMPE/INFOMOVILLE-an interactive system of assistance for Blind travelers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinane Sayah</w:t>
+                <w:t xml:space="preserve">Study of a polar ΔΣ transmitter associated to a high efficiency switched mode amplifier for mobile Wimax.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bachar El Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Second International Conference on the Applications of Digital Information and Web Technologies (ICADIWT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th annual IEEE Wireless and Microwave Technology Conference, WAMICON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Clearwater, United States. pp.T#2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723127v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Mode Hybrid PLL Based Frequency Synthesizer for Cognitive Multi- radio Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roman Marsalek</w:t>
+                <w:t xml:space="preserve">Localization and Guidance in RAMPE/INFOMOVILLE-an interactive system of assistance for Blind travelers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinane Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Venard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar El Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Second International Conference on the Applications of Digital Information and Web Technologies (ICADIWT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICADIWT.2009.5273868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447024v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et analyse de l'occupation spectrale et du taux d'utilisation dans la bande 400 MHz-6 GHz en vue de la mise en place d'un système de radio cognitive</w:t>
+                <w:t xml:space="preserve">Dual Mode Hybrid PLL Based Frequency Synthesizer for Cognitive Multi- radio Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Marsalek</w:t>
@@ -14648,141 +14644,124 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France. pp.75-78</w:t>
+              <w:t xml:space="preserve">The 12th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Japan. pp.ISSN: 1883-1192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447018v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Spectrum Utilization in Suburb Environment – Evaluation of Potentials for Cognitive Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbynek Fedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14810,100 +14789,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Ultra Modern Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Russia. pp.ISBN: 978-1-4244-3941-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Cognitive Radio Networks: Spectrum Utilization Measurements in Suburb Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbynek Fedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14931,814 +14910,835 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio and Wireless Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, United States. pp.ISBN: 978-1-4244-2699- 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint TOA Estimation and NLOS Identification for UWB Localization Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassane Mimoun</w:t>
+                <w:t xml:space="preserve">Mesures et analyse de l'occupation spectrale et du taux d'utilisation dans la bande 400 MHz-6 GHz en vue de la mise en place d'un système de radio cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Valenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Marsalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Third International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France. pp.75-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722776v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new low complexity NLOS identification approach based on UWB energy detection</w:t>
+                <w:t xml:space="preserve">Joint TOA Estimation and NLOS Identification for UWB Localization Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Mesloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Djeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE Radio and Wireless Symposium (RWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Diego, United States. </w:t>
+              <w:t xml:space="preserve">2009 Third International Conference on Sensor Technologies and Applications (SENSORCOMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Athens, Greece. pp.959 - 961, </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RWS.2009.4957442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SENSORCOMM.2009.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722764v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving-signal optimization for LDMOS-SOI class E power amplifier efficiency enhancement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Villegas</w:t>
+                <w:t xml:space="preserve">A new low complexity NLOS identification approach based on UWB energy detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Ouldali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 10th Annual Wireless and Microwave Technology Conference: An IEEE Industry/Government (WAMICON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WAMICON.2009.5207257⟩</w:t>
+              <w:t xml:space="preserve">2009 IEEE Radio and Wireless Symposium (RWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RWS.2009.4957442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723213v1</w:t>
+                <w:t xml:space="preserve">hal-01722764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Envelope coding on a Class E Amplifier Efficiency in Polar Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Robert</w:t>
+                <w:t xml:space="preserve">Driving-signal optimization for LDMOS-SOI class E power amplifier efficiency enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Andia Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week, European conference on Wireless Technology, EuMW/EuWiT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE 10th Annual Wireless and Microwave Technology Conference: An IEEE Industry/Government (WAMICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Clearwater, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WAMICON.2009.5207257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445995v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'influence du codage d'enveloppe sur les performances de l'amplificateur classe E d'une architecture polaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Envelope coding on a Class E Amplifier Efficiency in Polar Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martha Suarez</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Journées Nationales Micro-ondes, JNM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2F-16</w:t>
+              <w:t xml:space="preserve">European Microwave Week, European conference on Wireless Technology, EuMW/EuWiT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Rome, Italy. pp.EuWit04-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446000v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field experimentation of the RAMPE interactive auditive information system for the mobility of blind people in public transport : Final evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Venard</w:t>
+                <w:t xml:space="preserve">Analyse de l'influence du codage d'enveloppe sur les performances de l'amplificateur classe E d'une architecture polaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Uzan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 9th International Conference on ITS Telecommunications (ITST 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVI Journées Nationales Micro-ondes, JNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.2F-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITST.2009.5399293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01723095v1</w:t>
+                <w:t xml:space="preserve">hal-00446000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Modified Polar Sigma-Delta Transmitter Architecture for Multi- Radio Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15802,64 +15802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Maali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Mesloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Ouldali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Mimoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15906,51 +15906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification of a polar sigma delta architecture for mobile multi-radio transmitter - validation on IEEE 802.16e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Andia Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Liliana Suarez Penaloza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16153,51 +16153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16278,51 +16278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference Radioelektronika, Radioelektronika 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Prague, Czech Republic. pp.ISBN: 978-1-4244-2087-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16611,51 +16611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Noise Analysis of PLL Based Frequency Synthesizers for Multi-Radio Mobile Terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16706,51 +16706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Noise Behaviour of Fractional-N Synthesizers with Sigma-Delta Dithering for Multi- Radio Mobile Terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Valenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16840,51 +16840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Baudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Microwave Conference (APMC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17052,51 +17052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Andia Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 Asia-Pacific Microwave Conference - (APMC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Bangkok, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19246,51 +19246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20116,51 +20116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Enrico de Falco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierre-Charles-Felix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2021.3129168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Maali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benssalah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesloub Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Kantana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Traverso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423980v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDET.2019.103361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424029v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tcho Assoukpou Jean Gnam&#233;l&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelakan Berenger Ouattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokpa Arsene Kobea" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0101270" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983312v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Andrea Traverso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2889004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baudoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mesloub" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001088" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2838126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vighnesh Gharat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-181781" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822567v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2833283" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadache Zemmour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2570298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2015.0993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00854740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22131116113069990006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Valenta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-012-0526-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6CP0G0S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Liliana Suarez Penaloza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Valenta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marsalek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/979120" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand Pretorius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mimoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.12.091579" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2008.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723378v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia Montes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jardin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.895566" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchaland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2004.832618" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marsalek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2003.814714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cernocky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Petrovska-Delacr&#233;taz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BFDCED8B0D828B925AC23FB84C916D903950EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2019.8733526" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423990v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nasrallah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boukaba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Messani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634499" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrhamed Hamadouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634491" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115901" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723250v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.8075986" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722867v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230720" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251577" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWISE.2017.8267158" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824310" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gotthans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841189" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723242v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chouiha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khouas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721780v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gotthans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600979" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722612v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pospisil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Blumenstein" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2015.7120409" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722768v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louzri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTEE.2015.7416795" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258408v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7346028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722611v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01138947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mbaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussoular&#233; Abel Gouba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01138940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104662v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958966" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722729v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136276" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986777" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722944v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djenadi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765144v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723080v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Taleb Ali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555289" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722728v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573622" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834287v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajib Bahi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Zeroukhi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Djanet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722726v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2013.6685279" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722721v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gotthans" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadioElek.2013.6530922" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831063v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gomez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722724v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2012.6421832" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212212" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778181v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Epifano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722736v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Petrzela" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hrubos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mebaley Ekome" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2012.6340470" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778184v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339450" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2012.6340428" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658312v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658327v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658294v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658276v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658258v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641211v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831044v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105884" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722936v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT.2011.5759806" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658286v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658320v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658269v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722747v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931473" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723055v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifano Fabio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelin Philippe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553308v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723064v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641214v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722780v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722966v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722719v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Povalac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sramek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2010.5478573" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553314v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2010.5469731" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723141v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722972v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445989v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723127v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Sayah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICADIWT.2009.5273868" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447018v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447021v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Fedra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446958v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.42" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722764v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouldali" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2009.4957442" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723213v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2009.5207257" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445995v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446000v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723095v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399293" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447430v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2008.4556234" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723091v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2008.4463453" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Chmayssani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hendryckx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2008.4751320" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447424v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447431v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723067v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2008.4463515" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2008.4542682" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723073v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447428v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447429v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352319v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723130v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2008.4542728" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555155" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722957v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.56" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723082v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Sayah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hassan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684483" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621912v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615121" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchaland" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617675" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723084v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sayah" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Hassan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1630124" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722945v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1610282" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padellini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722979v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Chami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198900" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722931v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210588" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723108v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Motlicek" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernocky" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2001.938162" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723092v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1997.596195" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723089v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2001.937787" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723056v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338664" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722978v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1994.389305" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723112v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1992.225974" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723300v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rial Virolleau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723295v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553229v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723324v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445969v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Vivien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Enrico de Falco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Venard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pierre-Charles-Felix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMW.2021.3129168" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098386v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Maali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benssalah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesloub Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dac.4659" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Hadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Kantana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Traverso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tartarini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.32073" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098396v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Nanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2020.0037" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Kifouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;dha Hamouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Kocik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Rachedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3560" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25046/aj040321" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Andrea Traverso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2889004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDET.2019.103361" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tcho Assoukpou Jean Gnam&#233;l&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelakan Berenger Ouattara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokpa Arsene Kobea" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2019.0101270" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Henrique Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2811715" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822567v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Abi Hussein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2833283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Baudoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mesloub" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822586v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2838126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721650v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vighnesh Gharat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RFT-181781" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadache Zemmour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2570298" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691555v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.3521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2015.0993" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00854740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Villegas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/22131116113069990006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Valenta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Mar&#353;&#225;lek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-012-0526-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6CP0G0S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078712000372" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Suarez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553234v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Liliana Suarez Penaloza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Valenta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Marsalek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/979120" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybrand Pretorius" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Djeddou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Mimoun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2009.12.091579" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2008.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723097v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jardin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.895566" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723378v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia Montes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marchaland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tinella" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2004.832618" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722720v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marsalek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jardin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2003.814714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cernocky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dijana Petrovska-Delacr&#233;taz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chollet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723428v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251242v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mauc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1992170" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BFDCED8B0D828B925AC23FB84C916D903950EF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar G&#243;mez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nadal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Poussot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2019.8733526" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424011v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424016v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423990v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nasrallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hamza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boukaba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Messani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634499" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890652v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayichatou Gueye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2018.8552895" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2018.8430008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrhamed Hamadouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634491" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722895v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poussot Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC.2017.8230720" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115901" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723250v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635730v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Stanic" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Versini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schertzer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Tchiguirinskaia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722874v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.8075986" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722902v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098876" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2017.8251577" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWISE.2017.8267158" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723261v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mar&#233;chal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824310" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722730v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Gotthans" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841189" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258408v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Hamouda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7346028" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722611v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Blumenstein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2015.7129047" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Gotthans" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2016.7600979" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722863v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Chouiha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Khouas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767100v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bezerra Cardoso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mostarshedi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC.2015.7300165" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722612v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pospisil" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2015.7120409" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Louzri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTEE.2015.7416795" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01138947v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Mbaye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussoular&#233; Abel Gouba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986565" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104666v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986777" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01138940v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fiorina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958966" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2014.7136276" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajib Bahi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Djenadi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Berland" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765144v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723080v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Taleb Ali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2013.6555289" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722728v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573622" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722755v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Zeroukhi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Djanet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722721v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gotthans" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbaye" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadioElek.2013.6530922" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722726v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2013.6685279" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831063v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gomez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834292v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Abdaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poisson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2012.6421832" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR.2012.6212212" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778181v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2012.6175332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Triaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Epifano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SiRF.2012.6160124" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723102v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mebaley Ekome" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schwoerer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2012.6340470" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722736v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Petrzela" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Hrubos" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778184v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2012.6339450" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723125v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2012.6340428" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658298v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658312v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658327v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658294v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722936v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMICT.2011.5759806" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641982v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831044v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS.2011.6105884" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641211v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658258v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658286v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658303v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658320v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658269v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722747v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WOSSPA.2011.5931473" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723055v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722972v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553313v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifano Fabio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathelin Philippe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553308v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492021v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723064v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00641214v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722780v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Povalac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sramek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2010.5478573" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723066v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Andia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2010.5469731" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723141v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723095v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Uzan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399293" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445989v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723127v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Sayah" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICADIWT.2009.5273868" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447024v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447021v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Fedra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446958v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447018v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722776v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORCOMM.2009.42" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722764v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ouldali" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2009.4957442" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723213v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAMICON.2009.5207257" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446000v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447430v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722759v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWPC.2008.4556234" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723091v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2008.4463453" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Chmayssani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Hendryckx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2008.4751320" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447424v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Montes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447431v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723067v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2008.4463515" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2008.4542682" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723073v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447428v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447429v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352319v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723130v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIOELEK.2008.4542728" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723137v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC.2007.4555155" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722957v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWMC.2007.56" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723082v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Sayah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Venard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hassan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684483" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621912v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bercher" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bercher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RWS.2006.1615121" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722971v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchaland" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617675" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723084v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sayah" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Hassan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1630124" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722945v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1610282" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723099v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Padellini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Capman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWCON.2004.1389130" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722979v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Chami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2003.1198900" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722931v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210588" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723108v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Motlicek" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cernocky" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2001.938162" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723092v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chollet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1997.596195" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723089v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2001.937787" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723056v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338664" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722978v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jelinek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1994.389305" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723112v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1992.225974" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723278v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brossier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723300v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rial Virolleau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723295v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Ki&#232;n Germain Pham" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCS040E_ch3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553229v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723324v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445969v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>