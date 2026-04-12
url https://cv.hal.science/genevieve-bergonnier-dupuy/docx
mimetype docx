--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -264,217 +264,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les années d’école maternelle du point de vue des parents d’élèves : enquête chez des « intellectuel·le·s » en « REP »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Picart</w:t>
+                <w:t xml:space="preserve">Perception des adolescents de l’accompagnement parental de la scolarité, stress scolaire, bien-être subjectif, performances scolaires au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Avezou-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : « L’école primaire au 21e siècle "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, CY Cergy Paris Université, France</w:t>
+              <w:t xml:space="preserve">Colloque international "Les adolescents d’aujourd’hui : Penser leur bien-être en contexte scolaire et hors scolaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département des sciences de l’éducation de Saint-Étienne; ESPE de Lyon 1 – site de Saint-Étienne, May 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215398v1</w:t>
+                <w:t xml:space="preserve">hal-04215408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des adolescents de l’accompagnement parental de la scolarité, stress scolaire, bien-être subjectif, performances scolaires au collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les années d’école maternelle du point de vue des parents d’élèves : enquête chez des « intellectuel·le·s » en « REP »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Les adolescents d’aujourd’hui : Penser leur bien-être en contexte scolaire et hors scolaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département des sciences de l’éducation de Saint-Étienne; ESPE de Lyon 1 – site de Saint-Étienne, May 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Colloque : « L’école primaire au 21e siècle "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, CY Cergy Paris Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215408v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique et expérience de la parentalité chez les mères et les pères d’enfants à l’école maternelle : le point de vue de parents en CSP+ en REP</w:t>
               </w:r>
@@ -637,77 +637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement parental de la scolarité, stress scolaire, satisfaction de vie et performances scolaires d’adolescents-élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Avezou-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Education et en Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -814,51 +814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du climat scolaire au collège et au lycée: différences entre filles et garçons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1101,51 +1101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress scolaire au collège et au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2457,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Picart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215408v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Esparb&#232;s-Pistre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.541.0071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cazenave-Tapie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034487ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halasa, K." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.01.0544" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bergo.2005.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Picart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Esparb&#232;s-Pistre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.541.0071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cazenave-Tapie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034487ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halasa, K." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.01.0544" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bergo.2005.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>