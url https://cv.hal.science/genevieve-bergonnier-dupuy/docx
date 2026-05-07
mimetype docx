--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -536,217 +536,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La parentalité pendant les années d’école maternelle : éducation des enfants et vécu des parents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Picart</w:t>
+                <w:t xml:space="preserve">Accompagnement parental de la scolarité, stress scolaire, satisfaction de vie et performances scolaires d’adolescents-élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Avezou-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Bébé, petite enfance en contextes » (BECO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Education et en Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655604v1</w:t>
+                <w:t xml:space="preserve">hal-02367224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement parental de la scolarité, stress scolaire, satisfaction de vie et performances scolaires d’adolescents-élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La parentalité pendant les années d’école maternelle : éducation des enfants et vécu des parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Tazouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’AREF (Actualité de la Recherche en Education et en Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">« Bébé, petite enfance en contextes » (BECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367224v1</w:t>
+                <w:t xml:space="preserve">hal-03655604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie des adolescent-e-s collégien-ne-s dans leurs contextes de de vie</w:t>
               </w:r>
@@ -867,1073 +867,1073 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du développement et de l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.227-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les interactions et les activités éducatives dans la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mathiot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Raison et Passions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l’humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.544-562, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rp.alber.2022.01.0544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04207186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur le point de vue des enfants de familles en très grande précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halasa, K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Albero, B.; Thievenaz, J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter dans les métiers de l’humain, Traité de méthodologie de la recherche en sciences de l’éducation et de la formation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vol. II, 294-310., Raison et passions., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceptions of racial discrimination and parenting reactions. The case of mixed Sub-Saharan African-Italian families in northern Italy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lajus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Le Gall, C. Therrien et K. Geoffrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mixed Families in a Transnational World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus éducatifs intrafamiliaux : modèles, concepts et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bergonnier-Dupuy, Geneviève ; Join-Lambert, Hélène; Durning, Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité d'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.208-225, 2013, 978-2-10-058291-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parentalité pendant les années d'école maternelle : le point de vue de mères et de pères de CSP+ en REP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (1), pp.71-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.541.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre dans une famille sans logement : Facteurs de stress des enfants hébergés à l’hôtel dans le cadre du dispositif d’hébergement d’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Halasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stress scolaire au collège et au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Esparbès-Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cazenave-Tapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, XLIII (2), pp.87-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1034487ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires résidentielles et interventions socio-éducatives. L'exemple des familles accueillies en centre maternel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lsdle.453.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille(s) et scolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol. 54 (1), pp.71-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/rfp.2005.3271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de l'expérience et de l'identité parentales pour l'étude des spécificités des discours des hommes et des discours des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2 (82), pp.186-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cnx.082.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01254485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse séquentielle d'une interaction de tutelle parent-enfant. Essai d'opérationnalisation de la notion d'adéquation de l'aide parentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue Internationale de l'Education Familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 6 (2), pp.69-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262716v1</w:t>
-              </w:r>
-[...383 lines deleted...]
-                <w:t xml:space="preserve">hal-01406525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2457,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Picart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Esparb&#232;s-Pistre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655519v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.541.0071" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cazenave-Tapie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034487ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121035v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halasa, K." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.01.0544" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bergo.2005.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407634v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Picart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215408v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Esparb&#232;s-Pistre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Tazouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215398v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02367224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01407896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04207186v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rp.alber.2022.01.0544" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121035v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halasa, K." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lajus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.541.0071" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018335v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Halasa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cazenave-Tapie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034487ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630463v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.453.0109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215017v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2005.3271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Join-Lambert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Monique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.bergo.2005.01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>