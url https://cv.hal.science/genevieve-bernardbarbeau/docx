--- v0 (2026-04-06)
+++ v1 (2026-05-07)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -737,3489 +737,2748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. — Le mépris en discours</w:t>
+                <w:t xml:space="preserve">La polémique autour de la nouvelle politique de l’emprunt linguistique de l’Office québécois de la langue française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.7264⟩</w:t>
+              <w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.58-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17118/11143/16047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571621v1</w:t>
+                <w:t xml:space="preserve">hal-05571506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La polémique autour de la nouvelle politique de l’emprunt linguistique de l’Office québécois de la langue française</w:t>
+                <w:t xml:space="preserve">Transformation des dynamiques minoritaires, paradigmes sociolinguistiques et émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Durocher</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minorités linguistiques et société / Linguistic Minorities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1066520ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17118/11143/16047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05571506v1</w:t>
+                <w:t xml:space="preserve">hal-02465585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation des dynamiques minoritaires, paradigmes sociolinguistiques et émotions</w:t>
+                <w:t xml:space="preserve">40 ans après, qu’en est-il de la loi 101 ? Représentations et discours conflictuels dans la presse québécoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorités linguistiques et société / Linguistic Minorities and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.52-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17118/11143/14494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1066520ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02465585v1</w:t>
+                <w:t xml:space="preserve">hal-05571505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40 ans après, qu’en est-il de la loi 101 ? Représentations et discours conflictuels dans la presse québécoise</w:t>
+                <w:t xml:space="preserve">Disqualification d’autrui, disqualification de soi : l’auto-dévaluation chez les Québécois francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minorités linguistiques et société / Linguistic Minorities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1040312ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17118/11143/14494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05571505v1</w:t>
+                <w:t xml:space="preserve">hal-05571512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprise, reformulation et réappropriation : les traces de discours antérieurs dans les slogans écrits du printemps érable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 173-174, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disqualification d’autrui, disqualification de soi : l’auto-dévaluation chez les Québécois francophones</w:t>
+                <w:t xml:space="preserve">L’affaire Maclean’s entre critique légitime, bashing et violence détournée : le rôle du ressentiment dans l’interprétation d’un discours controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorités linguistiques et société / Linguistic Minorities and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1040312ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05571512v1</w:t>
+                <w:t xml:space="preserve">hal-05571625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’affaire Maclean’s entre critique légitime, bashing et violence détournée : le rôle du ressentiment dans l’interprétation d’un discours controversé</w:t>
+                <w:t xml:space="preserve">De l’appel à mobilisation à ses mécanismes sociodiscursifs : le cas des slogans écrits du printemps érable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.1969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/semen.10427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05571625v1</w:t>
+                <w:t xml:space="preserve">hal-05571517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’appel à mobilisation à ses mécanismes sociodiscursifs : le cas des slogans écrits du printemps érable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+                <w:t xml:space="preserve">Les désignatifs collectifs comme révélateurs de tensions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagorgette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard-Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.49-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aad.1969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05571517v1</w:t>
+                <w:t xml:space="preserve">hal-05582894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les désignatifs collectifs comme révélateur de tensions sociales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatimata Sow</w:t>
+                <w:t xml:space="preserve">Le bashing : forme intensifiée de dénigrement d’un groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signes, discours et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.3282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05571626v1</w:t>
+                <w:t xml:space="preserve">hal-05571629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bashing : forme intensifiée de dénigrement d’un groupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insulte, disqualification, persuasion et tropes communicationnels : à qui l’insulte profite-t-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signes, discours et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.1252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571629v1</w:t>
+                <w:t xml:space="preserve">hal-05571519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les désignatifs collectifs comme révélateur de tensions sociales : le cas de « nègre » et de « juif »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interdits sociaux et délits dans des discours de dérision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagorgette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34, pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le procès Dulac ou les pièges de la détermination du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit et l’art. Une mésentente féconde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782753597815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Votez contre », ou quand un mouvement contestataire s’adresse aux pouvoirs étatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard-Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Discours adressés au(x) pouvoir(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.231-246, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16772-3.p.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pièces du contexte. L’interprétation de l’affaire Dulac</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Arzoumanov</w:t>
+                <w:t xml:space="preserve">Comment analyser les discours en sciences humaines et sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anna Arzoumanov; Mathilde Barraband; Geneviève Bernard Barbeau; Marty Laforest. </w:t>
+              <w:t xml:space="preserve">Mireille Lalancette; Jason Luckerhoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le droit et l’art : une mésentente féconde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses de l'Université de Montréal; Presses universitaires de Rennes, pp.77-95, 2024, 978-2-7606-4985-9</w:t>
+              <w:t xml:space="preserve">Initiation au travail intellectuel et à la recherche. Pratique réflexive de recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.369-380, 2023, 978-2-7605-5891-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572214v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votez contre, ou quand un mouvement contestataire mobilise le pouvoir étatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Hugonnier</w:t>
+                <w:t xml:space="preserve">Mépris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Noëlline Castagnez; Laure Depretto; Julien Véronèse. </w:t>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours adressés au(x) pouvoir(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.231-246, 2024, 978-2-406-16772-3</w:t>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.277-282, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572174v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disqualification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu’est-ce qu’un corpus d’analyse ? Les corpus en sciences humaines et sociales, en arts et en lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Caccamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly; Claudine Moïse. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Lalancette; Jason Luckerhoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine et de radicalisation : les notions clés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.217-222, 2023, 979-10-362-0591-0</w:t>
+              <w:t xml:space="preserve">Initiation au travail intellectuel et à la recherche. Pratique réflexive de recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.145-162, 2023, 978-2-7605-5891-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572256v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment analyser les discours en sciences humaines et sociales ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bashing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mireille Lalancette; Jason Luckerhoff. </w:t>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly; Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiation au travail intellectuel et à la recherche. Pratique réflexive de recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.369-380, 2023, 978-2-7605-5891-5</w:t>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation : les notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.203-208, 2023, 979-10-362-0591-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572232v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mépris</w:t>
+                <w:t xml:space="preserve">Disqualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENS Éditions, pp.277-282, 2023</w:t>
+              <w:t xml:space="preserve">, ENS Éditions, pp.217-222, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033332v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mépris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly; Claudine Moïse. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine et de radicalisation : les notions clés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.277-281, 2023, 979-10-362-0591-0</w:t>
+              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.351-360, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572262v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qu’un corpus d’analyse ? Les corpus en sciences humaines et sociales, en arts et en lettres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Langue(s), catégorisation et légitimité : les discours médiatiques entourant le recensement de 2016 sur les langues officielles au Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mireille Lalancette; Jason Luckerhoff. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Remysen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Émilie Urbain; Laurence Arrighi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initiation au travail intellectuel et à la recherche. Pratique réflexive de recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.145-162, 2023, 978-2-7605-5891-5</w:t>
+              <w:t xml:space="preserve">Retour en Acadie : penser les langues et la sociolinguistique à partir des marges. Hommages à Annette Boudreau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.157-182, 2021, 9782763755748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572242v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humour</w:t>
+                <w:t xml:space="preserve">Présentation de l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly; Claudine Moïse. </w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schwarze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Bernard Barbeau; Franz Meier; Sabine Schwarze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine et de radicalisation : les notions clés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.351-359, 2023, 979-10-362-0591-0</w:t>
+              <w:t xml:space="preserve">Conflits sur/dans la langue : perspectives linguistiques, argumentatives et discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.7-14, 2021, 9783631837764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572260v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bashing</w:t>
+                <w:t xml:space="preserve">Bonjour/hi, ou quand la polémique arrive par les mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly; Claudine Moïse. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Bernard Barbeau; Franz Meier; Sabine Schwarze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine et de radicalisation : les notions clés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.203-208, 2023, 979-10-362-0591-0</w:t>
+              <w:t xml:space="preserve">Conflits sur/dans la langue : perspectives linguistiques, argumentatives et discursives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.57-76, 2021, 9783631837764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572254v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disqualification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communautés francophones, revendications et médias sociaux : l’exemple du mouvement #nouscomptons dans la campagne électorale canadienne de 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+              <w:t xml:space="preserve">Sandrine Hallion; Nicole Rosen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.217-222, 2023</w:t>
+              <w:t xml:space="preserve">Les français d’ici : des discours et des usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.33-49, 2019, 9782763740324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031549v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nolwenn Lorenzi Bailly et Claudine Moïse. </w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Editions, pp.351-360, 2023</w:t>
+              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020785v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue(s), catégorisation et légitimité : les discours médiatiques entourant le recensement de 2016 sur les langues officielles au Canada</w:t>
+                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités : Djihad, une pièce de théâtre en contre-discours de propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Émilie Urbain; Laurence Arrighi. </w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carmen Alén Garabato, Henri Boyer, Ksenija Djordjevic et Bénédicte Pivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour en Acadie : penser les langues et la sociolinguistique à partir des marges. Hommages à Annette Boudreau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.157-182, 2021, 9782763755748</w:t>
+              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Lambert Lucas, pp.266-272, 2018, 9782359352504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572694v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'ouvrage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l’évaluation du tweet haineux par un spécialiste de la surveillance des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Geneviève Bernard Barbeau; Franz Meier; Sabine Schwarze. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iuliana-Anca Mateiu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflits sur/dans la langue : perspectives linguistiques, argumentatives et discursives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.7-14, 2021, 9783631837764</w:t>
+              <w:t xml:space="preserve">La violence verbale: description, processus, effets discursifs et psycho-sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presa Universitara Clujeana, pp.225-246, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578683v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonjour/hi, ou quand la polémique arrive par les mots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du service à la communauté au discours haineux : l’expression du mécontentement sur les sites Internet d’évaluation de professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Geneviève Bernard Barbeau; Franz Meier; Sabine Schwarze. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Lagorgette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflits sur/dans la langue : perspectives linguistiques, argumentatives et discursives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.57-76, 2021, 9783631837764</w:t>
+              <w:t xml:space="preserve">Les insultes : bilan et perspectives, théorie et actions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Université de Savoie, pp.139-148, 2016, 978-2-919732-38-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572684v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés francophones, revendications et médias sociaux : l’exemple du mouvement #nouscomptons dans la campagne électorale canadienne de 2015</w:t>
+                <w:t xml:space="preserve">Corpus complexe et superposition des niveaux d’interprétation : vers l’analyse d’une affaire médiatique révélatrice de tensions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandrine Hallion; Nicole Rosen. </w:t>
+              <w:t xml:space="preserve">Virginia Garin; Guillaume Roux; Maude Vadot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les français d’ici : des discours et des usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.33-49, 2019, 9782763740324</w:t>
+              <w:t xml:space="preserve">Enjeux méthodologiques actuels en sciences du langage. Orientations, matériaux, contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169-188, 2014, 9782336334301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572700v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutte légitime ou domination d’un groupe sur un autre? Analyse de discours citoyens à propos des revendications linguistiques en contexte québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Colonna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
+              <w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.285-294, 2014, 9782359351064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068397v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités : Djihad, une pièce de théâtre en contre-discours de propagande</w:t>
+                <w:t xml:space="preserve">Le rôle de la concession dans la construction discursive de l’identité : le cas de la question linguistique dans le débat sur l’immigration en 2007-2008 au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Carmen Alén Garabato, Henri Boyer, Ksenija Djordjevic et Bénédicte Pivot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Florentin; Fatimata Sow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Lambert Lucas, pp.266-272, 2018, 9782359352504</w:t>
+              <w:t xml:space="preserve">Actes des XXIIIes Journées de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAL, pp.82-96, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972748v1</w:t>
+                <w:t xml:space="preserve">hal-05573917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’évaluation du tweet haineux par un spécialiste de la surveillance des réseaux sociaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dichotomie entre le discours féministe et le discours traditionnel dans les éloges funèbres à la mairesse Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...451 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nahed Nadia Noureddine; Judith Rémillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XXIIes Journées de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAL, pp.95-113, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4229,78 +3488,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit et l’art : une mésentente féconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Arzoumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Barraband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,289 +3567,289 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marty Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Presses de l'Université de Montréal; Presses universitaires de Rennes, 2024, 978-2-7606-4985-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits sur/dans la langue : perspectives linguistiques, argumentatives et discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schwarze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2021, 9783631837764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Québec bashing. Analyse du discours entourant l'affaire Maclean's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nota bene, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des XXIVes Journées de linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIRAL, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4600,350 +3859,350 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards linguistiques sur les mots polémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17118/11143/19977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mépris en discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.7211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées de linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna-Pascale Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5011,51 +4270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B40FFAE"/>
+    <w:nsid w:val="DAAD8013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5242,51 +4501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bernardbarbeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0128-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192366955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vesque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/19978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ismail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/19992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.5418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rioux-Turcotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8685" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durocher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/16047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066520ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/14494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3258" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040312ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10427" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard-Barbeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagn&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3282" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571629v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02465141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1252" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571630v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16772-3.p.0231" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572256v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572232v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caccamo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Remysen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Meier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schwarze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572713v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fortin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572718v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01017675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Bardeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573923v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lafourcade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barraband" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571639v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/19977" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courbon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Francoeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bernardbarbeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0128-2157" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192366955" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;vesque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/19978" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben Ismail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vincent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/19992" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571515v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Molinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.5418" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7264" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571622v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marty Laforest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rioux-Turcotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.8685" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durocher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/16047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066520ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/14494" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040312ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10427" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1969" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagorgette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard-Barbeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gagn&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Sow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.1252" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571630v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Arzoumanov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583689v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16772-3.p.0231" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caccamo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031549v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020785v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572694v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Remysen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Meier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schwarze" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fortin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573917v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lafourcade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Barraband" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571639v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/19977" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563154v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573907v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna-Pascale Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courbon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Francoeur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>