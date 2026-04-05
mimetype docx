--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -312,1263 +312,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses grazing with cattle have reduced strongyle egg count due to the dilution effect and increased reliance on macrocyclic lactones in mixed farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les exploitants agricoles avec équins, des références pour les structures de la filière équine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Forteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+                <w:t xml:space="preserve">Dominique D. Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569485v1</w:t>
+                <w:t xml:space="preserve">hal-03106156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les atouts de la diversification des systèmes d’élevage herbivores du nord du Massif central.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les effets économiques moteurs des filières équines dans le développement régional : Illustration à partir de deux départements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.909-934</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107609v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exploitants agricoles avec équins, des références pour les structures de la filière équine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green assets of equines in the european context of the ecological transition of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Rzekęć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani10010106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106156v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets économiques moteurs des filières équines dans le développement régional : Illustration à partir de deux départements français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+                <w:t xml:space="preserve">Horses grazing with cattle have reduced strongyle egg count due to the dilution effect and increased reliance on macrocyclic lactones in mixed farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Forteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.1076-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731119002738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106122v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green assets of equines in the european context of the ecological transition of agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre les atouts de la diversification des systèmes d’élevage herbivores du nord du Massif central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Rzekęć</w:t>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vial</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-21. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani10010106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437660v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions et activités équines en France : quelles contributions à la durabilité de l’agriculture ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversités des agricultures dans la (les) filière(s) équine(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Heydemann</w:t>
+                <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Palazon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2205⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (68), pp.193-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/JBQTTF⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625230v1</w:t>
+                <w:t xml:space="preserve">hal-01906537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversités des agricultures dans la (les) filière(s) équine(s)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Bigot</w:t>
+                <w:t xml:space="preserve">Productions et activités équines en France : quelles contributions à la durabilité de l’agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Heydemann</w:t>
+                <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68 (68), pp.193-215. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.37-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/JBQTTF⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01906537v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chiffres clés de la filière équine à l'international : un essai de collecte d'informations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Cordilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1-7</w:t>
+              <w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607149v1</w:t>
+                <w:t xml:space="preserve">hal-01595081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595081v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d'analyse à partir des bases de données existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Les chiffres clés de la filière équine à l'international : un essai de collecte d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cordilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606133v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet européen Catch-C : qualité des sols et lutte contre le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultivar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow's pastures quality in Jura Mountains and Comté cheese area : maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,532 +1708,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cheval et la pâturage des prairies dans les exploitations agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Le cheval et le paturage des prairies dans les exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81, pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000664v1</w:t>
+                <w:t xml:space="preserve">hal-02598263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cheval et le paturage des prairies dans les exploitations agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Le cheval et la pâturage des prairies dans les exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Turpin</w:t>
+                <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 81, pp.29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598263v1</w:t>
+                <w:t xml:space="preserve">hal-01000664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+                <w:t xml:space="preserve">Exploitation des prairies dans des élevages de chevaux de sport en Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Morhain</w:t>
+                <w:t xml:space="preserve">A. Célié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vial-Pion</w:t>
+                <w:t xml:space="preserve">S. Deminguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 207, pp.153-154</w:t>
+              <w:t xml:space="preserve">, 2011, 207, pp.231-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642059v1</w:t>
+                <w:t xml:space="preserve">hal-02597140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des prairies dans des élevages de chevaux de sport en Basse-Normandie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+                <w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Célié</w:t>
+                <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Deminguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Perret</w:t>
+                <w:t xml:space="preserve">Celine Vial-Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Pavie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 207, pp.231-240</w:t>
+              <w:t xml:space="preserve">, 2011, 207, pp.153-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597140v1</w:t>
+                <w:t xml:space="preserve">hal-02642059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments sur l'élevage du cheval et le développement durable des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2454,51 +2454,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations avec équins dans l’agriculture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2536,51 +2536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the diversity of the French territories impact farms keeping equines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser la mixité avec des bovins en élevage équin herbager : des atouts mais pas de solution clé en main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Tech&amp;Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bourg-les-Valence, France</w:t>
@@ -2737,290 +2737,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mixité d’espèces offre des clés d’adaptation pour accroître les performances économiques et environnementales de l’élevage bovin herbager</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">The mix of species within farms contributes to secure and regularise the supply of the sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poly-élevage, une solution ? Journée MODEF Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Domps, France</w:t>
+              <w:t xml:space="preserve">73st annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771808v1</w:t>
+                <w:t xml:space="preserve">hal-03997247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mix of species within farms contributes to secure and regularise the supply of the sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">La mixité d’espèces offre des clés d’adaptation pour accroître les performances économiques et environnementales de l’élevage bovin herbager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Husson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73st annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Le poly-élevage, une solution ? Journée MODEF Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Domps, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997247v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pâturage mixte : attention à la conduite ! Cas de l’association équin-bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3114,90 +3114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification des systèmes d’élevage herbivores permet d’accroitre leur multi-performance et les adapte aux aléas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
@@ -3226,64 +3226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Rzekęć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3321,64 +3321,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green assets of equines in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Rzekęć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3410,394 +3410,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le parasitisme des équins grâce au pâturage mixte avec des bovins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixité avec les bovins allaitants : un levier pour réduire les intrants dans les élevages de chevaux de selle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Elevage allaitant : optimiser les ressources pour construire la multiperformance. Conférence Sommet de l’Elevage, UMT SeSAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750451v1</w:t>
+                <w:t xml:space="preserve">hal-04771867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité avec les bovins allaitants : un levier pour réduire les intrants dans les élevages de chevaux de selle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mixité d’espèces dans les systèmes d’élevage d’herbivores en Auvergne : pratiques, organisation du travail et multi-performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage allaitant : optimiser les ressources pour construire la multiperformance. Conférence Sommet de l’Elevage, UMT SeSAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cournon, France</w:t>
+              <w:t xml:space="preserve">SPACE 2019, salon international de l'élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771867v1</w:t>
+                <w:t xml:space="preserve">hal-02288836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité d’espèces dans les systèmes d’élevage d’herbivores en Auvergne : pratiques, organisation du travail et multi-performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire le parasitisme des équins grâce au pâturage mixte avec des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Forteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2019, salon international de l'élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288836v1</w:t>
+                <w:t xml:space="preserve">hal-04750451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing systems with horses and cattle: an alternative to control nematode infection</w:t>
               </w:r>
@@ -3809,77 +3809,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3904,51 +3904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval de trait: un atout pour la gestion des surfaces herbagères et la facilitation du travail dans les exploitations bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval : atout pour la préservation des espaces de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,64 +4055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow’s pastures quality in Jura Mountains and Comté cheese area: Maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,90 +4176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de valorisation et de commercialisation des jeunes chevaux dans des élevages de sport du Nord Auvergne-Limousin et de Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Célié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, pp.160-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4284,90 +4284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4405,64 +4405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,103 +4526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème journée de la recherche équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Clermont-Ferrand, France. pp.95-104</w:t>
@@ -4651,103 +4651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39.Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Saumur, FRA., Feb 2013, Paris, France. pp.10</w:t>
@@ -4776,90 +4776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of cattle and draught horse to maintain openness of landscapes in French Central Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Meeting of the FAO-CIHEAM Mountain Pasture Network Pastoralism and ecosystem conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Trivero, Italy. pp.72-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4897,51 +4897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,64 +5005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5124,329 +5124,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Perret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
+              <w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880599v1</w:t>
+                <w:t xml:space="preserve">hal-02598264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Morhain</w:t>
+                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Martin-Rosset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t>
+              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598264v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm grazing management with horses in two French grassland regions: Normandy and Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Célié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5488,90 +5488,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William W. Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Workshop on Equine Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA.; European Workshop on Equine Nutrition (EWEN). Lisbonne, PRT.; Faculdade de Medicina Veterinária (FMV). Lisbonne, PRT., Jun 2012, Lisbonne, Portugal. 512 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5605,103 +5605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des prairies par des élevages professionnels de chevaux de selle en fonction de l'orientation de la production et du contexte géographique et structurel de l'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Célié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.205-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5720,424 +5720,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la croissance des poulains : première étape vers de nouvelles recommandations alimentaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution du cheval de trait à la gestion durable des systèmes bovins de moyenne montagne : cas d'exploitations d'Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lortal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bretiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">36ème journée de la recherche équine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757552v1</w:t>
+                <w:t xml:space="preserve">hal-02593183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du cheval de trait à la gestion durable des systèmes bovins de moyenne montagne : cas d'exploitations d'Auvergne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Morhain</w:t>
+                <w:t xml:space="preserve">L'élevage équin, un atout pour la durabilité des territoires ruraux : cas de la région Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème journée de la recherche équine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.15-24</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593183v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage équin, un atout pour la durabilité des territoires ruraux : cas de la région Auvergne</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de la croissance des poulains : première étape vers de nouvelles recommandations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Heugebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Trillaud-Geyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
+              <w:t xml:space="preserve">36. Journée de la Recherche Equine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593583v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can regional policies mitigate the environmental effects of price raise ? A typical application of SEAMLESS framework at meso level in Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,51 +6214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,359 +6307,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guéringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rapey</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gresset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591217v1</w:t>
+                <w:t xml:space="preserve">hal-02591218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et adaptabilité du fonctionnement spatio-temporel d'exploitations herbagères : premiers enseignements à partir d'une étude de cas dans le Cantal (Auvergne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptability through spatial management: A case study of livestock farms in the Massif Central (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guéringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.155-158</w:t>
+              <w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591218v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of body weight gain on the skeletal growth in the sport horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Trillaud-Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Donabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Perona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Symposium of Equine Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Tucson, United States</w:t>
@@ -6688,77 +6688,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of body weight gain on skeleton development in growing sport horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Trillaud-Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Donabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6884,51 +6884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées Sciences et Innovations Equines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7005,51 +7005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prairiales Normandie du Pin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Pin au Haras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7087,64 +7087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval de trait: un atout pour la valorisation des surfaces herbagères dans les exploitations bovines de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l’élevage, Salon Europeen des professionnels de l’élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Clermont-Ferrand, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7182,51 +7182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economical assessments of the saddle horse industry in Europe: what tools for common data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7303,51 +7303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic, social and environmental impact of Alltech FEI World Equestrian Games™ 2014 in Normandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Clipet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,51 +7450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. Wageningen Academic Publischer, Annual Meeting of the European Association for Animal Production, 20, 485 p., 2014, EAAP Book abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7532,64 +7532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles détentrices d’équidés en 2010 et évolution depuis 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France. les Haras Nationaux, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7614,64 +7614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7752,90 +7752,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitations agricole avec élevage équin : élaboration d'une typologie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème journée de la recherche équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8010,77 +8010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial-Pion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8143,64 +8143,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Filières Animales Françaises : Caractéristiques, Enjeux, Perspectives. Ellies, M.P. (Ed).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.211-243, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8767,51 +8767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9003,64 +9003,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Raschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9123,51 +9123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de fin de projet PSDR new-DEAL « Diversité de l’Elevage en Auvergne : un Levier de durabilité pour la transition agroécologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9502,51 +9502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9598,90 +9598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catch-c farm surveys - country report : France - Part1: quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9733,64 +9733,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typical application of SEAMLESS-IF at meso level: the green Intensification scenario applied in Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10186,424 +10186,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEAMLESS Global Change and Ecosystems D6.2.3.3: Documentation of baseline and policy scenarios to be assessed with Prototypes 2 and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Josien</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adenäuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589836v1</w:t>
+                <w:t xml:space="preserve">hal-02589834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589837v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAMLESS Global Change and Ecosystems D6.2.3.3: Documentation of baseline and policy scenarios to be assessed with Prototypes 2 and 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...26 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02589834v1</w:t>
+                <w:t xml:space="preserve">hal-02589837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS: D6.2.3.2: Documentation of baseline and policy scenarios for Test Case 1 (formerly D2.6.5 and D6.2.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10664,77 +10664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS Project : report on the major characteristics of environmental policies and agro-ecological technologies to be studied in Test case 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10808,51 +10808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Heckelei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10990,51 +10990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="641BFAFE"/>
+    <w:nsid w:val="CBE9939B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11221,51 +11221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7970-3275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002738" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106156v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106122v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deminguet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pavie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lortal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750451v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03105996v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Litaize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raschke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toqu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7970-3275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002738" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deminguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pavie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lortal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03105996v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Litaize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raschke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toqu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>