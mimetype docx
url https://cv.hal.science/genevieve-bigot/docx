--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -593,291 +593,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horses grazing with cattle have reduced strongyle egg count due to the dilution effect and increased reliance on macrocyclic lactones in mixed farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre les atouts de la diversification des systèmes d’élevage herbivores du nord du Massif central.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Forteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salle</w:t>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bigot</w:t>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (5), pp.1076-1082. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3), pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1751731119002738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569485v1</w:t>
+                <w:t xml:space="preserve">hal-03107609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les atouts de la diversification des systèmes d’élevage herbivores du nord du Massif central.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horses grazing with cattle have reduced strongyle egg count due to the dilution effect and increased reliance on macrocyclic lactones in mixed farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Forteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mosnier</w:t>
+                <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+                <w:t xml:space="preserve">G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (3), pp.173-188. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.1076-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.3.4557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s1751731119002738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107609v1</w:t>
+                <w:t xml:space="preserve">hal-02569485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversités des agricultures dans la (les) filière(s) équine(s)</w:t>
               </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,349 +1131,349 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595081v1</w:t>
+                <w:t xml:space="preserve">hal-02606133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t>
+                <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d'analyse à partir des bases de données existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606133v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d'analyse à partir des bases de données existantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+                <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, pp.5</w:t>
+              <w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607148v1</w:t>
+                <w:t xml:space="preserve">hal-01595081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chiffres clés de la filière équine à l'international : un essai de collecte d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1524,51 +1524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet européen Catch-C : qualité des sols et lutte contre le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultivar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1593,51 +1593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow's pastures quality in Jura Mountains and Comté cheese area : maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,64 +1714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval et le paturage des prairies dans les exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,64 +1835,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval et la pâturage des prairies dans les exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,51 +1956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des prairies dans des élevages de chevaux de sport en Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Célié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments sur l'élevage du cheval et le développement durable des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Tech&amp;Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bourg-les-Valence, France</w:t>
@@ -2743,64 +2743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mix of species within farms contributes to secure and regularise the supply of the sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le poly-élevage, une solution ? Journée MODEF Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Domps, France</w:t>
@@ -3095,247 +3095,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des systèmes d’élevage herbivores permet d’accroitre leur multi-performance et les adapte aux aléas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Rzekęć</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110681v1</w:t>
+                <w:t xml:space="preserve">hal-03023747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Atouts verts des équidés en Europe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La diversification des systèmes d’élevage herbivores permet d’accroitre leur multi-performance et les adapte aux aléas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Saumur, France</w:t>
+              <w:t xml:space="preserve">Symposium PSDR4 Transitions pour le développement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023747v1</w:t>
+                <w:t xml:space="preserve">hal-03110681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green assets of equines in Europe</w:t>
               </w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval : atout pour la préservation des espaces de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4055,64 +4055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow’s pastures quality in Jura Mountains and Comté cheese area: Maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de valorisation et de commercialisation des jeunes chevaux dans des élevages de sport du Nord Auvergne-Limousin et de Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4405,64 +4405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4526,64 +4526,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,64 +4651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4776,51 +4776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of cattle and draught horse to maintain openness of landscapes in French Central Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,51 +4897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,415 +4999,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Morhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Beneux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
+              <w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000667v1</w:t>
+                <w:t xml:space="preserve">hal-02598264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brétière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t>
+              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598264v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Perret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Brétière</w:t>
+                <w:t xml:space="preserve">Carène C. Bulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Turpin</w:t>
+                <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
+              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880599v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm grazing management with horses in two French grassland regions: Normandy and Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,51 +5605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des prairies par des élevages professionnels de chevaux de selle en fonction de l'orientation de la production et du contexte géographique et structurel de l'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème journée de la recherche équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5847,51 +5847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage équin, un atout pour la durabilité des territoires ruraux : cas de la région Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,51 +6214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Donabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Perona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Symposium of Equine Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Tucson, United States</w:t>
@@ -6714,51 +6714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Trillaud-Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Donabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,51 +7087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval de trait: un atout pour la valorisation des surfaces herbagères dans les exploitations bovines de moyenne montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7532,51 +7532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles détentrices d’équidés en 2010 et évolution depuis 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7614,103 +7614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées Rencontres, Recherches, Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
@@ -7752,51 +7752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitations agricole avec élevage équin : élaboration d'une typologie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,64 +8010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8143,64 +8143,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Filières Animales Françaises : Caractéristiques, Enjeux, Perspectives. Ellies, M.P. (Ed).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.211-243, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8767,51 +8767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9003,51 +9003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Raschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9502,51 +9502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9733,51 +9733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typical application of SEAMLESS-IF at meso level: the green Intensification scenario applied in Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10304,306 +10304,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Taverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
+              <w:t xml:space="preserve">irstea. 2007, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589836v1</w:t>
+                <w:t xml:space="preserve">hal-02589837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposals from WP6 for revision of SEAMLESS-IF procedure in Prototype 2, D6.5.4.2, SEAMLESS integrated project, EU 6th Framework Programme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Taverne</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-02589837v1</w:t>
+                <w:t xml:space="preserve">hal-02589836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS: D6.2.3.2: Documentation of baseline and policy scenarios for Test Case 1 (formerly D2.6.5 and D6.2.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10690,51 +10690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10990,51 +10990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBE9939B"/>
+    <w:nsid w:val="950D7704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11221,51 +11221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7970-3275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569485v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002738" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deminguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pavie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lortal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03105996v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Litaize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raschke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toqu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7970-3275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002738" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deminguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pavie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lortal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03105996v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Litaize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raschke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toqu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>