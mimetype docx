--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -312,204 +312,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exploitants agricoles avec équins, des références pour les structures de la filière équine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets économiques moteurs des filières équines dans le développement régional : Illustration à partir de deux départements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Vollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.909-934</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106156v1</w:t>
+                <w:t xml:space="preserve">hal-03106122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets économiques moteurs des filières équines dans le développement régional : Illustration à partir de deux départements français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les exploitants agricoles avec équins, des références pour les structures de la filière équine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Veslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Vollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.909-934</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106122v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green assets of equines in the european context of the ecological transition of agriculture</w:t>
               </w:r>
@@ -857,636 +857,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversités des agricultures dans la (les) filière(s) équine(s)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productions et activités équines en France : quelles contributions à la durabilité de l’agriculture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vial</w:t>
+                <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fleurance</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Palazon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/JBQTTF⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906537v2</w:t>
+                <w:t xml:space="preserve">hal-02625230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions et activités équines en France : quelles contributions à la durabilité de l’agriculture ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Fleurance</w:t>
+                <w:t xml:space="preserve">Diversités des agricultures dans la (les) filière(s) équine(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Heydemann</w:t>
+                <w:t xml:space="preserve">P. Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Palazon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvine Pickel-Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (1), pp.37-50. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68 (68), pp.193-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/JBQTTF⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625230v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906537v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606133v1</w:t>
+                <w:t xml:space="preserve">hal-01595081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d'analyse à partir des bases de données existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La filière équine française dans le paysage économique international : premiers éléments d’analyse à partir des bases de données existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Février 2017, pp.1-5</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595081v1</w:t>
+                <w:t xml:space="preserve">hal-02606133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chiffres clés de la filière équine à l'international : un essai de collecte d'informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Heydemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cordilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1524,51 +1524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet européen Catch-C : qualité des sols et lutte contre le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultivar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval et le paturage des prairies dans les exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,51 +1835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval et la pâturage des prairies dans les exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,51 +1956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des prairies dans des élevages de chevaux de sport en Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Célié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments sur l'élevage du cheval et le développement durable des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2454,51 +2454,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations avec équins dans l’agriculture française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2536,51 +2536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the diversity of the French territories impact farms keeping equines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3986,51 +3986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cheval : atout pour la préservation des espaces de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet de l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4068,51 +4068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy cow’s pastures quality in Jura Mountains and Comté cheese area: Maintenance with draught horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4176,51 +4176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de valorisation et de commercialisation des jeunes chevaux dans des élevages de sport du Nord Auvergne-Limousin et de Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,90 +4284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the horse industry in the regional development in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Dornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4405,51 +4405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,51 +4539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits comtois en système laitier de zone AOP et plus généralement stratégies d’équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,51 +4664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevage de traits Comtois en système laitier de zone AOP et plus généralement stratégies d'équilibre entre équins et autres productions agricoles dans des exploitations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4776,51 +4776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of cattle and draught horse to maintain openness of landscapes in French Central Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,415 +4999,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Martin-Rosset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. M. Beneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carène C. Bulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Chevassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t>
+              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598264v1</w:t>
+                <w:t xml:space="preserve">hal-01000667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des surfaces en herbe par les chevaux : exemple des élevages de chevaux de trait en Auvergne et en Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brétière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur «l’intérêt du cheval pour la valorisation des territoires» par l’IFCE au Sommet de l’élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cournon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités d'association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carène C. Bulte</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. C. Chevassus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William Martin-Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Journées Rencontres, Recherches, Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.297</w:t>
+              <w:t xml:space="preserve">6th EWEN European Workshop on Equine Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. pp.467-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000667v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm grazing management with horses in two French grassland regions: Normandy and Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territories and grassland exploitation by horses in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,51 +5605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des prairies par des élevages professionnels de chevaux de selle en fonction de l'orientation de la production et du contexte géographique et structurel de l'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème journée de la recherche équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5847,51 +5847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage équin, un atout pour la durabilité des territoires ruraux : cas de la région Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,51 +6093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,51 +6214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6477,51 +6477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Donabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Perona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Symposium of Equine Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Tucson, United States</w:t>
@@ -6714,51 +6714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Trillaud-Geyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Donabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6884,51 +6884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Veslot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées Sciences et Innovations Equines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7532,51 +7532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles détentrices d’équidés en 2010 et évolution depuis 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,90 +7627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités d’association de vaches laitières et de chevaux au pâturage en AOP Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. C. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées Rencontres, Recherches, Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. 2012</w:t>
@@ -7752,51 +7752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitations agricole avec élevage équin : élaboration d'une typologie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,64 +8010,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des ressources prairiales et du territoire par le cheval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Martin-Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8143,51 +8143,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of horses on farm sustainability in different French grassland regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Filières Animales Françaises : Caractéristiques, Enjeux, Perspectives. Ellies, M.P. (Ed).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.211-243, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8767,51 +8767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9003,51 +9003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Raschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9502,51 +9502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9637,51 +9637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9733,51 +9733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typical application of SEAMLESS-IF at meso level: the green Intensification scenario applied in Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10559,51 +10559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMLESS: D6.2.3.2: Documentation of baseline and policy scenarios for Test Case 1 (formerly D2.6.5 and D6.2.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10690,51 +10690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Was</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10990,51 +10990,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="950D7704"/>
+    <w:nsid w:val="CB2F2680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11221,51 +11221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7970-3275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002738" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deminguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pavie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lortal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03105996v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Litaize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raschke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toqu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bigot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7970-3275" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Vollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03106156v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Veslot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Rzek&#281;&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10010106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.3.4557" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forteau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002738" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Palazon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2205" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906537v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleurance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heydemann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvine Pickel-Chevalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/JBQTTF" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cordilhac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deminguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pavie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morhain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial-Pion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Martin-Rosset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lortal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gu&#233;ringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sall&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03997247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106969v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02288836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600188v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01878650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Br&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beneux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Car&#232;ne C. Bulte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Chevassus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01880599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Perret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Turpin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin-Rosset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597141v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745351v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-755-4_64" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597142v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Heugebaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trillaud-Geyl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591990v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabab" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gresset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763422v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Donab&#233;dian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Perona" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763423v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03105996v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Valleix" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01893045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dornier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Surry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Andersson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/373573.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Clipet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195379v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598262v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bulte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593180v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01877695v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial-Pion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602988v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-824-7_16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Litaize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600958v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raschke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duclos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nowak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rega" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tzouramani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilia Konstantidelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Bailey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599946v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toqu&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592473v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589837v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taverne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589835v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Majewski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586783v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Was" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kloczko-Gajewska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heckelei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>