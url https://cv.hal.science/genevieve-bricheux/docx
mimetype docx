--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -226,965 +226,965 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of water-percolates pH and sand size on the transfer/ retention of Escherichia coli cells through sandy soil</w:t>
+                <w:t xml:space="preserve">Retention of Escherichia coli cells through a sand column during percolation of bacteria-contaminated water with a neutral pH: The potential role of the cell growth phase and sterilized or unsterilized nature of the sand grains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kassing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nana</w:t>
+                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+                <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Paul A Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Environment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (4), pp.9-15. </w:t>
+              <w:t xml:space="preserve">Microbiology Archives, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.69517/jber.2025.02.04.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51470/ma.2025.7.2.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280781v1</w:t>
+                <w:t xml:space="preserve">hal-05379413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mucus of the snail Archachatina marginata on the bacteria Escherichia coli, Pseudomonas aeruginosa, Staphylococcus aureus and S. epidermidis: The relative difference amongst the raw, diluted and filtered mucus</w:t>
+                <w:t xml:space="preserve">The Air Plasmidome: A Discreet Route for Pathogens and the Transmission of Antibiotic Resistance Genes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karelle S.Ngalamo Youane</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
+                <w:t xml:space="preserve">Claire Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Alain Nana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.360-370. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30574/gscbps.2025.32.1.0291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379448v1</w:t>
+                <w:t xml:space="preserve">hal-05280805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Air Plasmidome: A Discreet Route for Pathogens and the Transmission of Antibiotic Resistance Genes?</w:t>
+                <w:t xml:space="preserve">Effects of mucus of the snail Archachatina marginata on the bacteria Escherichia coli, Pseudomonas aeruginosa, Staphylococcus aureus and S. epidermidis: The relative difference amongst the raw, diluted and filtered mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Debroas</w:t>
+                <w:t xml:space="preserve">Karelle S.Ngalamo Youane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hennequin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (8), </w:t>
+              <w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.360-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30574/gscbps.2025.32.1.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280805v1</w:t>
+                <w:t xml:space="preserve">hal-05379448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of Escherichia coli cells through a sand column during percolation of bacteria-contaminated water with a neutral pH: The potential role of the cell growth phase and sterilized or unsterilized nature of the sand grains.</w:t>
+                <w:t xml:space="preserve">Potential role of water-percolates pH and sand size on the transfer/ retention of Escherichia coli cells through sandy soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kassing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
+                <w:t xml:space="preserve">Paul Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul A Nana</w:t>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Archives, an International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (4), pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51470/ma.2025.7.2.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.69517/jber.2025.02.04.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379413v1</w:t>
+                <w:t xml:space="preserve">hal-05280781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tides on the dissemination and related health risks of intestinal helminths along the Kribi beaches (Atlantic Coast, Southern Cameroon)</w:t>
+                <w:t xml:space="preserve">Comparative Approach of Staphylococcus Abundance in 3 Different AquaticEnvironments in Kribi (Coastal Area, Cameroon, Central Africa), andPotential Role of Some Abiotic Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P A Nana</w:t>
+                <w:t xml:space="preserve">Pélagie Ladibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Tchakonté</w:t>
+                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A L Fotseu Kouam</w:t>
+                <w:t xml:space="preserve">Ernest Koji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R S Mouchili Palena</w:t>
+                <w:t xml:space="preserve">Thérèse Inès Bisse Ndiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bricheux</w:t>
+                <w:t xml:space="preserve">Bolivar Ndourwe Far</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98, </w:t>
+              <w:t xml:space="preserve">International Journal of Health &amp; Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0022149x24000026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58806/ijhmr.2024.v3i12n13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688827v1</w:t>
+                <w:t xml:space="preserve">hal-04940218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic Macroinvertebrate Communities as Indicator of the Water Quality of a Suburban Stream in the Littoral Region of Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nectaire Lié Nyamsi Tchatcho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Koji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Koji</w:t>
+                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Elsa Lando Zangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (2), pp.251-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pollutants4020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Approach of Staphylococcus Abundance in 3 Different AquaticEnvironments in Kribi (Coastal Area, Cameroon, Central Africa), andPotential Role of Some Abiotic Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of tides on the dissemination and related health risks of intestinal helminths along the Kribi beaches (Atlantic Coast, Southern Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P A Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pélagie Ladibé</w:t>
+                <w:t xml:space="preserve">S Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ernest Koji</w:t>
+                <w:t xml:space="preserve">A L Fotseu Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Inès Bisse Ndiva</w:t>
+                <w:t xml:space="preserve">R S Mouchili Palena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolivar Ndourwe Far</w:t>
+                <w:t xml:space="preserve">G Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health &amp; Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 03 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58806/ijhmr.2024.v3i12n13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0022149x24000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940218v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of some Enterobacteriaceae isolated from 4 different aquatic environments in DR Congo (Central Africa), to Amoxicillin/Clavulanic acid and some 3rd generation Cephalosporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildephonse Soly Kamwira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngome M Rosanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.178 - 190. </w:t>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Antibiotic Susceptibility of Extended-Spectrum Beta-Lactamase-Producing Enterobacteriaceae from the Urine of Human Population Using Bacteria-Contaminated Water in Butembo Urban Area (DR Congo, Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,77 +1421,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactericidal and Bacteriostatic Effects of Four Different Parts of 2 Plants Moringa Extracts against the Bacteria Vibrio cholerae and Salmonella typhi, and some Phytochemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stéphane Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,64 +1546,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of plasmids by shotgun sequencing from environmental DNA: which bioinformatic workflow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2020, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,697 +1765,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms in hospital effluents as a potential crossroads for carbapenemase-encoding strains</w:t>
+                <w:t xml:space="preserve">Less effect of wells physicochemical properties on the antimicrobial susceptibility Pseudomonas aeruginosa isolated in equatorial region of Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ory</w:t>
+                <w:t xml:space="preserve">Jean Samuel Eheth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bricheux</w:t>
+                <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Robin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Forestier</w:t>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.427⟩</w:t>
+              <w:t xml:space="preserve">Applied Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13201-019-0909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948443v1</w:t>
+                <w:t xml:space="preserve">hal-02264275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less effect of wells physicochemical properties on the antimicrobial susceptibility Pseudomonas aeruginosa isolated in equatorial region of Central Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the Effect of Light, HgCl2 and Organic Compound on Enterococcus faecalis and Escherichia coli Cells Survive in Aquatic Microcosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrette Ngo Bahebeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Stephane Metsopkeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Samuel Eheth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Joelle Signe Mbiada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Water Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13201-019-0909-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.ijmb.20190403.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264275v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Effect of Light, HgCl2 and Organic Compound on Enterococcus faecalis and Escherichia coli Cells Survive in Aquatic Microcosm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofilms in hospital effluents as a potential crossroads for carbapenemase-encoding strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrette Ngo Bahebeck</w:t>
+                <w:t xml:space="preserve">F. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Stephane Metsopkeng</w:t>
+                <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Signe Mbiada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+                <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), pp.55-63. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 657, pp.7-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11648/j.ijmb.20190403.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264289v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomorphology of crustaceans in a unpolluted stream in the equatorial forest of Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and infraciliature of two new earthworm ciliates, Hoplitophrya polymorphus sp. nov. and Anoplophrya simplex sp. nov. (Ciliophora: Oligohymenophorea: Astomatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gideon Aghaindum Ajeagah</w:t>
+                <w:t xml:space="preserve">Bernard Vigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrude Estelle Yogback</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+                <w:t xml:space="preserve">Gidéon Ajeagah Aghaindum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4392 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1047051ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.1.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924232v1</w:t>
+                <w:t xml:space="preserve">hal-01727084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and infraciliature of two new earthworm ciliates, Hoplitophrya polymorphus sp. nov. and Anoplophrya simplex sp. nov. (Ciliophora: Oligohymenophorea: Astomatia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomorphology of crustaceans in a unpolluted stream in the equatorial forest of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Aghaindum Ajeagah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Estelle Yogback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Alain Nana</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gidéon Ajeagah Aghaindum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4392 (1), </w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.1.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1047051ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727084v1</w:t>
+                <w:t xml:space="preserve">hal-01924232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Anthropogenic Pollution on the Abundance Dynamics of Some Freshwater Invertebrates in the Coastal Area of Cameroon</w:t>
               </w:r>
@@ -2834,90 +2834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment of adhered enteropathogenic Escherichia coli cells from polythene fragments immersed in aquatic microcosm using Eucalyptus microcorys extract (Myrtaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2972,64 +2972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprofloxacin residue and antibiotic-resistant biofilm bacteria in hospital effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,51 +3157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (6), pp.358-378</w:t>
@@ -3256,51 +3256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,77 +3368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of soil physicochemical parameters on the abundance of Paracoelophrya polymorphus (Ciliophora: Radiophryidae) commensal of earthworms (Annelida: Glossoscolecidae) collected in Bambui (NorthWest Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3474,1105 +3474,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil physicochemical parameters affecting abundance and distribution of Dicoelophrya nkoldaensis (ciliophora : radiophryidae) living in the gut of earthworms (Annelida : glossoscolecidae) collected in Bambui (nord-west Cameroon)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pa Nana</w:t>
+                <w:t xml:space="preserve">Impact of Rainfall and Some Water Abiotic Factors on the Abundance Dynamic of Vibrio and Aeromonas Adhered to Copepods Surface in Some Coastal Streams and Rivers in Cameroon (Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ngassam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+                <w:t xml:space="preserve">O.V. Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vigues</w:t>
+                <w:t xml:space="preserve">M.E. Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (6), pp.17164-17173</w:t>
+              <w:t xml:space="preserve">International Journal of Research Studies in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (9), pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393611v1</w:t>
+                <w:t xml:space="preserve">hal-01392567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of light, pH and Artemisia annua extract on Enterococcus faecalis in aquatic microcosms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tamsa Arfao</w:t>
+                <w:t xml:space="preserve">Soil physicochemical parameters affecting abundance and distribution of Dicoelophrya nkoldaensis (ciliophora : radiophryidae) living in the gut of earthworms (Annelida : glossoscolecidae) collected in Bambui (nord-west Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
+                <w:t xml:space="preserve">P Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Allahdin</w:t>
+                <w:t xml:space="preserve">B Vigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Microbiology and Biotechnology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (3), pp.62 - 72</w:t>
+              <w:t xml:space="preserve">International Journal of Current Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.17164-17173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983759v1</w:t>
+                <w:t xml:space="preserve">hal-01393611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Rainfall and Some Water Abiotic Factors on the Abundance Dynamic of Vibrio and Aeromonas Adhered to Copepods Surface in Some Coastal Streams and Rivers in Cameroon (Central Africa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Koji</w:t>
+                <w:t xml:space="preserve">Synergistic effect of light, pH and Artemisia annua extract on Enterococcus faecalis in aquatic microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B. Mobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Noah Ewoti</w:t>
+                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Nougang</w:t>
+                <w:t xml:space="preserve">O. Allahdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Research Studies in Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (9), pp.11-21</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Microbiology and Biotechnology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.62 - 72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392567v1</w:t>
+                <w:t xml:space="preserve">hal-01983759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the potential effect of some streams properties on the isolated Aeromonas hydrophila strains susceptibility against some β-Lactams and Sulfamids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological characterization of two new species of Dicontophrya (Ciliophora: Astomatia: Contophryidae) commensal of earthworms (Oligochaeta: Annelida) of Ebebda and Nkolbikogo (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pa Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Signe Mbiada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Tchakonté</w:t>
+                <w:t xml:space="preserve">P Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (5), pp.33-44</w:t>
+              <w:t xml:space="preserve">International Journal of Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392607v1</w:t>
+                <w:t xml:space="preserve">hal-01393598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of two new species of Dicontophrya (Ciliophora: Astomatia: Contophryidae) commensal of earthworms (Oligochaeta: Annelida) of Ebebda and Nkolbikogo (Cameroon)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+                <w:t xml:space="preserve">Assessment of the potential effect of some streams properties on the isolated Aeromonas hydrophila strains susceptibility against some β-Lactams and Sulfamids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Signe Mbiada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manouore Njoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bouchard</w:t>
+                <w:t xml:space="preserve">J. S. Eheth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.49-57</w:t>
+              <w:t xml:space="preserve">Research in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393598v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGRO-MORPHOLOGICAL CHARACTERIZATION OF TWO RICE VARIETIES FROM JAPAN; ORYSA SATIVA L. AND FOUR NERICAS VARIETIES IN AN AGRO-ECOLOGICAL ZONE OF THE TOWN OF YAOUNDE (CAMEROON); COMPARATIVE STUDY OF THEIR PERFORMANCES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Moche</w:t>
+                <w:t xml:space="preserve">Mixture of Sodium Hypochlorite and Hydrogen Peroxide on Adhered Aeromonas hydrophila to Solid Substrate in Water: Impact of Concentration and Assessment of the Synergistic Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champlain Djieto Lordon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+                <w:t xml:space="preserve">Marlyse L Moungang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.121367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/121367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091004v1</w:t>
+                <w:t xml:space="preserve">hal-01983212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological description of four new species of Nyctotherus (Ciliophora: Nyctotheridae: Heterotri- chida), commensal ciliates of the digestive tract of a terrestrial Oligochaete (Megascolecidae) from the northwest region of Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.62-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Sodium Hypochlorite and Hydrogen Peroxide on Adhered Aeromonas hydrophila to Solid Substrate in Water: Impact of Concentration and Assessment of the Synergistic Effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
+                <w:t xml:space="preserve">AGRO-MORPHOLOGICAL CHARACTERIZATION OF TWO RICE VARIETIES FROM JAPAN; ORYSA SATIVA L. AND FOUR NERICAS VARIETIES IN AN AGRO-ECOLOGICAL ZONE OF THE TOWN OF YAOUNDE (CAMEROON); COMPARATIVE STUDY OF THEIR PERFORMANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champlain Djieto Lordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlyse L Moungang</w:t>
+                <w:t xml:space="preserve">Marie Noel Melie Feyem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphirin Tadu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (11), pp.9941-9946</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983212v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF IONIC CONTENTS ON THE STRATIFICATION OF ASTOMATIA AND HYSTEROCINETIDAE (CILIOPHORA, OLIGOHYMENOPHORA) ALONG THE DIGESTIVE TRACT OF ALMA EMINI (OLIGOCHAETE, GLOSSOSCOLECIDAE) FROM THE CENTER REGION OF CAMEROON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gideon Aghaindum Ajeagah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4614,90 +4614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of Candida albicans to polythene in Sodium hypochlorite disinfected aquatic microcosm and potential impact of cell surface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4733,574 +4733,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of two new species of Sicuophoridae and Nyctotheridae (Heterotrichina), endocommensal in the rectal ampulla of Bufo regularis (Amphibia: Anura) from the Northwest of Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+                <w:t xml:space="preserve">Epiplasmins and Epiplasm in Paramecium: The Building of a Submembraneous Cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubusson Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Alain Nana</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouchard</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghida Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemullois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (4), pp.451-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2013.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114647v2</w:t>
+                <w:t xml:space="preserve">hal-01071900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epiplasmins and Epiplasm in Paramecium: The Building of a Submembraneous Cytoskeleton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Description of two new species of Sicuophoridae and Nyctotheridae (Heterotrichina), endocommensal in the rectal ampulla of Bufo regularis (Amphibia: Anura) from the Northwest of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffe</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.16 - 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01071900v2</w:t>
+                <w:t xml:space="preserve">hal-01114647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing assessment of prokaryotic and eukaryotic diversity in biofilm communities from a French river.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microcalorimetry: a powerful and original tool for tracking the toxicity of a xenobiotic on Tetrahymena pyriformis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Morin</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffe</w:t>
+                <w:t xml:space="preserve">Jacques Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Balestrino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.80⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812657v1</w:t>
+                <w:t xml:space="preserve">hal-01053791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcalorimetry: a powerful and original tool for tracking the toxicity of a xenobiotic on Tetrahymena pyriformis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pyrosequencing assessment of prokaryotic and eukaryotic diversity in biofilm communities from a French river.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+                <w:t xml:space="preserve">Loïc Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Balestrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.09.019⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01053791v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the inhibition of commensally and enteropathogenic E. coli strains in the presence of Eucalyptus microcorys leaves extract in aquatic microcosm</w:t>
               </w:r>
@@ -5411,90 +5411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and evolution of natural aquatic biofilm communities exposed in vitro to herbicides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5583,64 +5583,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5676,363 +5676,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00918206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effects of the herbicides chlortoluron and mesotrione on freshwater microalgae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Astomatia Schewiakoff, 1896 and Hysterocinetidae Diesing, 1866 (Ciliophora, Oligohymenophora) along the digestive tract of Alma emini (Oligochaete, Glossoscolecidae) is correlated with physico-chemical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeagah Gideon Aghaindum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.193-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00723029v1</w:t>
+                <w:t xml:space="preserve">hal-00918063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Astomatia Schewiakoff, 1896 and Hysterocinetidae Diesing, 1866 (Ciliophora, Oligohymenophora) along the digestive tract of Alma emini (Oligochaete, Glossoscolecidae) is correlated with physico-chemical parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative effects of the herbicides chlortoluron and mesotrione on freshwater microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Alain Nana</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (4), pp.778-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.1749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918063v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00723029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of five new species of hysterocinetian ciliates (Ciliophora, Hysterocinetidae), endocommensal in a terrestrial oligochaete of the genus Alma from Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Martial Ntoungwa Ebague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.97-107</w:t>
@@ -6055,346 +6055,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Morphological variations of the nuclear apparatus of astome ciliates Almophrya bivacuolata and A. maediovacuolata (protozoa: ciliophora) endocommensal of terricolous oligochaetes in Cameroon].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations morphologiques de l'appareil nucléaire chez les ciliés astomes AlmophryA bivAcuolAtA et A. mediovAcuolAtA (protozoa : ciliophora) endocommensaux d'oligochètes terricoles du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17 (4), pp.293-7</w:t>
+              <w:t xml:space="preserve">, 2010, 17, pp.293-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783602v1</w:t>
+                <w:t xml:space="preserve">hal-01070965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations morphologiques de l'appareil nucléaire chez les ciliés astomes AlmophryA bivAcuolAtA et A. mediovAcuolAtA (protozoa : ciliophora) endocommensaux d'oligochètes terricoles du Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Morphological variations of the nuclear apparatus of astome ciliates Almophrya bivacuolata and A. maediovacuolata (protozoa: ciliophora) endocommensal of terricolous oligochaetes in Cameroon].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17, pp.293-297</w:t>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.293-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070965v1</w:t>
+                <w:t xml:space="preserve">hal-00783602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-study analysis of genomic data defines the ciliate multigenic epiplasmin family: strategies for functional analysis in Paramecium tetraurelia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghida Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6445,64 +6445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new protein in the centrosome-like &amp;quot;atractophore&amp;quot; of Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6574,77 +6574,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collodictyon triciliatum and Diphylleia rotans (=Aulacomonas submarina) form a new family of flagellates (Collodictyonidae) with tubular mitochondrial cristae that is phylogenetically distant from other flagellate groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 153 (1), pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6663,402 +6663,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, cloning and immunolocalization of a coronin homologue in Trichomonas vaginalis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Centrin protein and genes in Trichomonas vaginalis and close relatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Brugerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (2), pp.129-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783606v1</w:t>
+                <w:t xml:space="preserve">hal-00783609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolocalization of two hydrogenosomal enzymes of Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 86 (1), pp.30-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrin protein and genes in Trichomonas vaginalis and close relatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization, cloning and immunolocalization of a coronin homologue in Trichomonas vaginalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 79 (6), pp.413-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1078/0171-9335-00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783609v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for an uncommon alpha-actinin protein in Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7096,51 +7096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning of actin genes in Trichomonas vaginalis and phylogeny inferred from actin sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7191,64 +7191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin cytoskeleton demonstration in Trichomonas vaginalis and in other trichomonads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 88 (1-2), pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7273,64 +7273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for common epitopes among proteins of the membrane skeleton of a ciliate, an euglenoid and a dinoflagellate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,64 +7447,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Air Plasmidome: A Discreet Route for pathogens and the Transmission of Antibiotic Resistance Genes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Goteborg Sweden, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7654,51 +7654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION OF PLASMIDS BY SHOTGUN SEQUENCING OF VARIOUS ENVIRONMENTAL DNA: FROM HOSPITAL BIOFILMS TO WASTEWATER TREATMENT PLANTS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,51 +7779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's going on in hospital effluent biofilm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,64 +7917,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conjugation-based delivery vehicle with CRIPSR-Cas system targeting carbapenemase encoding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Balestrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,77 +8074,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological characterization of two new species of Dicontophrya (Ciliophora: Astomatia: Contophryidae) commensal of earthworms (Oligochaeta: Annelida) of ebebda and nkolbikogo (Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8278,51 +8278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEE14100"/>
+    <w:nsid w:val="F4B55D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8509,51 +8509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bricheux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3743-928X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032118228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kassing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poutoum Yogne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bricheux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69517/jber.2025.02.04.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle S.Ngalamo Youane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith B Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2025.32.1.0291" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70166" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanzo Wavindu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Nana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51470/ma.2025.7.2.01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Nana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchakont&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Fotseu Kouam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Mouchili Palena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bricheux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022149x24000026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233; Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Elsa Lando Zangue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants4020016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ladib&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Vivien Noah Ewoti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se In&#232;s Bisse Ndiva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolivar Ndourwe Far" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58806/ijhmr.2024.v3i12n13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Soly Kamwira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngome M Rosanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2024.26.1.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tamnou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Ngome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GENEVIEVE BRICHEUX" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/mrji/2024/v34i81472" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire St&#233;phane Metsopkeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilpert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Nana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrin Fokam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngassam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2020.109039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ory" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Eheth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tamsa Arfao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13201-019-0909-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ngo Bahebeck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stephane Metsopkeng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Signe Mbiada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmb.20190403.11" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Aghaindum Ajeagah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Estelle Yogback" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047051ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gid&#233;on Ajeagah Aghaindum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.1.9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2017.87051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Mobili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Moungang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Allaadhin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamsa Arfao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsulem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19071/rib.2016.v7.2981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive V Noah Ewoti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01342460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWQX7RJF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Noah Ewoti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Nana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fokam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngassam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vigues" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983759v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ebiane Nougang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Nougang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signe Mbiada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manouore Njoya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Eheth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto Lordon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noel Melie Feyem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Tadu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse L Moungang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/121367" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114626v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114647v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071900v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubusson Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Damaj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemullois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.04.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZSZK8Z7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.80" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNF1KW6C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rv Nandjou Ngu&#233;fack" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Nougang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.11.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZ7SLWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723029v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.1749" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KVF6D2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeagah Gideon Aghaindum" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-125" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brugerolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45JPKSC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bayle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00065" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631QVCZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783610v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783619v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Metivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Peck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0932-4739(88)80053-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZF0L66C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Traor&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12692/ijb/7.1.49-57" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bricheux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3743-928X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032118228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kassing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poutoum Yogne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith B Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanzo Wavindu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Nana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51470/ma.2025.7.2.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bricheux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70166" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle S.Ngalamo Youane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2025.32.1.0291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69517/jber.2025.02.04.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ladib&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Vivien Noah Ewoti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se In&#232;s Bisse Ndiva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolivar Ndourwe Far" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58806/ijhmr.2024.v3i12n13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233; Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Elsa Lando Zangue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants4020016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Nana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchakont&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Fotseu Kouam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Mouchili Palena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bricheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022149x24000026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Soly Kamwira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngome M Rosanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2024.26.1.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tamnou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Ngome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GENEVIEVE BRICHEUX" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/mrji/2024/v34i81472" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire St&#233;phane Metsopkeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilpert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Nana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrin Fokam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngassam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2020.109039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Eheth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tamsa Arfao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13201-019-0909-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ngo Bahebeck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stephane Metsopkeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Signe Mbiada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmb.20190403.11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricheux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.427" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gid&#233;on Ajeagah Aghaindum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.1.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Aghaindum Ajeagah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Estelle Yogback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047051ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2017.87051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Mobili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Moungang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Allaadhin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamsa Arfao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsulem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19071/rib.2016.v7.2981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive V Noah Ewoti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01342460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWQX7RJF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Noah Ewoti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Nana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fokam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Nougang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngassam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vigues" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ebiane Nougang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signe Mbiada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manouore Njoya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Eheth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983212v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse L Moungang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/121367" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto Lordon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noel Melie Feyem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Tadu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114626v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071900v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubusson Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Damaj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemullois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.04.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZSZK8Z7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114647v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNF1KW6C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.80" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rv Nandjou Ngu&#233;fack" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Nougang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.11.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZ7SLWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918063v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeagah Gideon Aghaindum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.1749" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KVF6D2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070965v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-125" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brugerolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45JPKSC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783609v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bayle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00065" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631QVCZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783619v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Metivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Peck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0932-4739(88)80053-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZF0L66C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Traor&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12692/ijb/7.1.49-57" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>