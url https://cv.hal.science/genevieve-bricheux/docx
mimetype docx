--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -226,347 +226,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of Escherichia coli cells through a sand column during percolation of bacteria-contaminated water with a neutral pH: The potential role of the cell growth phase and sterilized or unsterilized nature of the sand grains.</w:t>
+                <w:t xml:space="preserve">The Air Plasmidome: A Discreet Route for Pathogens and the Transmission of Antibiotic Resistance Genes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Kassing</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
+                <w:t xml:space="preserve">Claire Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Archives, an International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51470/ma.2025.7.2.01⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379413v1</w:t>
+                <w:t xml:space="preserve">hal-05280805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Air Plasmidome: A Discreet Route for Pathogens and the Transmission of Antibiotic Resistance Genes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retention of Escherichia coli cells through a sand column during percolation of bacteria-contaminated water with a neutral pH: The potential role of the cell growth phase and sterilized or unsterilized nature of the sand grains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Kassing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Debroas</w:t>
+                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hennequin</w:t>
+                <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul A Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (8), </w:t>
+              <w:t xml:space="preserve">Microbiology Archives, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51470/ma.2025.7.2.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280805v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mucus of the snail Archachatina marginata on the bacteria Escherichia coli, Pseudomonas aeruginosa, Staphylococcus aureus and S. epidermidis: The relative difference amongst the raw, diluted and filtered mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karelle S.Ngalamo Youane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (1), pp.360-370. </w:t>
@@ -604,90 +604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential role of water-percolates pH and sand size on the transfer/ retention of Escherichia coli cells through sandy soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kassing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -732,295 +732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Approach of Staphylococcus Abundance in 3 Different AquaticEnvironments in Kribi (Coastal Area, Cameroon, Central Africa), andPotential Role of Some Abiotic Factors</w:t>
+                <w:t xml:space="preserve">Benthic Macroinvertebrate Communities as Indicator of the Water Quality of a Suburban Stream in the Littoral Region of Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pélagie Ladibé</w:t>
+                <w:t xml:space="preserve">Nectaire Lié Nyamsi Tchatcho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
+                <w:t xml:space="preserve">Ernest Koji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Koji</w:t>
+                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Inès Bisse Ndiva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bolivar Ndourwe Far</w:t>
+                <w:t xml:space="preserve">Yolande Elsa Lando Zangue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health &amp; Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58806/ijhmr.2024.v3i12n13⟩</w:t>
+              <w:t xml:space="preserve">Pollutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.251-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pollutants4020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940218v1</w:t>
+                <w:t xml:space="preserve">hal-04769780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic Macroinvertebrate Communities as Indicator of the Water Quality of a Suburban Stream in the Littoral Region of Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Approach of Staphylococcus Abundance in 3 Different AquaticEnvironments in Kribi (Coastal Area, Cameroon, Central Africa), andPotential Role of Some Abiotic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pélagie Ladibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nectaire Lié Nyamsi Tchatcho</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Koji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
+                <w:t xml:space="preserve">Thérèse Inès Bisse Ndiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Elsa Lando Zangue</w:t>
+                <w:t xml:space="preserve">Bolivar Ndourwe Far</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (2), pp.251-262. </w:t>
+              <w:t xml:space="preserve">International Journal of Health &amp; Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pollutants4020016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58806/ijhmr.2024.v3i12n13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769780v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tides on the dissemination and related health risks of intestinal helminths along the Kribi beaches (Atlantic Coast, Southern Cameroon)</w:t>
               </w:r>
@@ -1140,51 +1140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of some Enterobacteriaceae isolated from 4 different aquatic environments in DR Congo (Central Africa), to Amoxicillin/Clavulanic acid and some 3rd generation Cephalosporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Antibiotic Susceptibility of Extended-Spectrum Beta-Lactamase-Producing Enterobacteriaceae from the Urine of Human Population Using Bacteria-Contaminated Water in Butembo Urban Area (DR Congo, Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactericidal and Bacteriostatic Effects of Four Different Parts of 2 Plants Moringa Extracts against the Bacteria Vibrio cholerae and Salmonella typhi, and some Phytochemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stéphane Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1546,64 +1546,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of plasmids by shotgun sequencing from environmental DNA: which bioinformatic workflow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2020, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1765,429 +1765,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less effect of wells physicochemical properties on the antimicrobial susceptibility Pseudomonas aeruginosa isolated in equatorial region of Central Africa</w:t>
+                <w:t xml:space="preserve">Biofilms in hospital effluents as a potential crossroads for carbapenemase-encoding strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Samuel Eheth</w:t>
+                <w:t xml:space="preserve">J. Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+                <w:t xml:space="preserve">G. Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
+                <w:t xml:space="preserve">F. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Water Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13201-019-0909-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 657, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264275v1</w:t>
+                <w:t xml:space="preserve">hal-01948443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Effect of Light, HgCl2 and Organic Compound on Enterococcus faecalis and Escherichia coli Cells Survive in Aquatic Microcosm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Ngo Bahebeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stephane Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Signe Mbiada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (3), pp.55-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11648/j.ijmb.20190403.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms in hospital effluents as a potential crossroads for carbapenemase-encoding strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less effect of wells physicochemical properties on the antimicrobial susceptibility Pseudomonas aeruginosa isolated in equatorial region of Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Samuel Eheth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ory</w:t>
+                <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bricheux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Forestier</w:t>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 657, pp.7-15. </w:t>
+              <w:t xml:space="preserve">Applied Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13201-019-0909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948443v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and infraciliature of two new earthworm ciliates, Hoplitophrya polymorphus sp. nov. and Anoplophrya simplex sp. nov. (Ciliophora: Oligohymenophorea: Astomatia)</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gidéon Ajeagah Aghaindum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2333,77 +2333,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gideon Aghaindum Ajeagah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrude Estelle Yogback</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siméon Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
@@ -2834,90 +2834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment of adhered enteropathogenic Escherichia coli cells from polythene fragments immersed in aquatic microcosm using Eucalyptus microcorys extract (Myrtaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2972,64 +2972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprofloxacin residue and antibiotic-resistant biofilm bacteria in hospital effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3256,51 +3256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Vigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3894,51 +3894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4099,286 +4099,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Sodium Hypochlorite and Hydrogen Peroxide on Adhered Aeromonas hydrophila to Solid Substrate in Water: Impact of Concentration and Assessment of the Synergistic Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlyse L Moungang</w:t>
+                <w:t xml:space="preserve">Morphological description of four new species of Nyctotherus (Ciliophora: Nyctotheridae: Heterotri- chida), commensal ciliates of the digestive tract of a terrestrial Oligochaete (Megascolecidae) from the northwest region of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.62-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983212v1</w:t>
+                <w:t xml:space="preserve">hal-01070952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological description of four new species of Nyctotherus (Ciliophora: Nyctotheridae: Heterotri- chida), commensal ciliates of the digestive tract of a terrestrial Oligochaete (Megascolecidae) from the northwest region of Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouchard</w:t>
+                <w:t xml:space="preserve">Mixture of Sodium Hypochlorite and Hydrogen Peroxide on Adhered Aeromonas hydrophila to Solid Substrate in Water: Impact of Concentration and Assessment of the Synergistic Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlyse L Moungang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.121367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/121367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070952v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGRO-MORPHOLOGICAL CHARACTERIZATION OF TWO RICE VARIETIES FROM JAPAN; ORYSA SATIVA L. AND FOUR NERICAS VARIETIES IN AN AGRO-ECOLOGICAL ZONE OF THE TOWN OF YAOUNDE (CAMEROON); COMPARATIVE STUDY OF THEIR PERFORMANCES</w:t>
               </w:r>
@@ -4614,90 +4614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of Candida albicans to polythene in Sodium hypochlorite disinfected aquatic microcosm and potential impact of cell surface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4752,51 +4752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epiplasmins and Epiplasm in Paramecium: The Building of a Submembraneous Cytoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aubusson Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghida Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4924,51 +4924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5004,303 +5004,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcalorimetry: a powerful and original tool for tracking the toxicity of a xenobiotic on Tetrahymena pyriformis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pyrosequencing assessment of prokaryotic and eukaryotic diversity in biofilm communities from a French river.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Bonnet</w:t>
+                <w:t xml:space="preserve">Loïc Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bohatier</w:t>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Balestrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.09.019⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053791v1</w:t>
+                <w:t xml:space="preserve">hal-00812657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing assessment of prokaryotic and eukaryotic diversity in biofilm communities from a French river.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Microcalorimetry: a powerful and original tool for tracking the toxicity of a xenobiotic on Tetrahymena pyriformis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Morin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mbo3.80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00812657v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the inhibition of commensally and enteropathogenic E. coli strains in the presence of Eucalyptus microcorys leaves extract in aquatic microcosm</w:t>
               </w:r>
@@ -5411,77 +5411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and evolution of natural aquatic biofilm communities exposed in vitro to herbicides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5734,51 +5734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajeagah Gideon Aghaindum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.193-207</w:t>
@@ -5820,77 +5820,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effects of the herbicides chlortoluron and mesotrione on freshwater microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bohatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (4), pp.778-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Martial Ntoungwa Ebague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.97-107</w:t>
@@ -6055,277 +6055,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations morphologiques de l'appareil nucléaire chez les ciliés astomes AlmophryA bivAcuolAtA et A. mediovAcuolAtA (protozoa : ciliophora) endocommensaux d'oligochètes terricoles du Cameroun</w:t>
+                <w:t xml:space="preserve">[Morphological variations of the nuclear apparatus of astome ciliates Almophrya bivacuolata and A. maediovacuolata (protozoa: ciliophora) endocommensal of terricolous oligochaetes in Cameroon].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17, pp.293-297</w:t>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.293-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070965v1</w:t>
+                <w:t xml:space="preserve">hal-00783602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Morphological variations of the nuclear apparatus of astome ciliates Almophrya bivacuolata and A. maediovacuolata (protozoa: ciliophora) endocommensal of terricolous oligochaetes in Cameroon].</w:t>
+                <w:t xml:space="preserve">Variations morphologiques de l'appareil nucléaire chez les ciliés astomes AlmophryA bivAcuolAtA et A. mediovAcuolAtA (protozoa : ciliophora) endocommensaux d'oligochètes terricoles du Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17 (4), pp.293-7</w:t>
+              <w:t xml:space="preserve">, 2010, 17, pp.293-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783602v1</w:t>
+                <w:t xml:space="preserve">hal-01070965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-study analysis of genomic data defines the ciliate multigenic epiplasmin family: strategies for functional analysis in Paramecium tetraurelia.</w:t>
               </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghida Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6445,51 +6445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new protein in the centrosome-like &amp;quot;atractophore&amp;quot; of Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6574,51 +6574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collodictyon triciliatum and Diphylleia rotans (=Aulacomonas submarina) form a new family of flagellates (Collodictyonidae) with tubular mitochondrial cristae that is phylogenetically distant from other flagellate groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6682,51 +6682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrin protein and genes in Trichomonas vaginalis and close relatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6777,51 +6777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunolocalization of two hydrogenosomal enzymes of Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6859,51 +6859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization, cloning and immunolocalization of a coronin homologue in Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,51 +6988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for an uncommon alpha-actinin protein in Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7096,51 +7096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning of actin genes in Trichomonas vaginalis and phylogeny inferred from actin sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7191,51 +7191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin cytoskeleton demonstration in Trichomonas vaginalis and in other trichomonads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7286,51 +7286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for common epitopes among proteins of the membrane skeleton of a ciliate, an euglenoid and a dinoflagellate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,64 +7447,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Air Plasmidome: A Discreet Route for pathogens and the Transmission of Antibiotic Resistance Genes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Goteborg Sweden, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7654,51 +7654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION OF PLASMIDS BY SHOTGUN SEQUENCING OF VARIOUS ENVIRONMENTAL DNA: FROM HOSPITAL BIOFILMS TO WASTEWATER TREATMENT PLANTS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,51 +7779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's going on in hospital effluent biofilm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,64 +7917,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conjugation-based delivery vehicle with CRIPSR-Cas system targeting carbapenemase encoding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Balestrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8100,51 +8100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8278,51 +8278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4B55D8E"/>
+    <w:nsid w:val="CB0C3AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8509,51 +8509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bricheux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3743-928X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032118228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379413v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kassing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poutoum Yogne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith B Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanzo Wavindu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Nana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51470/ma.2025.7.2.01" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bricheux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70166" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle S.Ngalamo Youane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2025.32.1.0291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69517/jber.2025.02.04.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ladib&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Vivien Noah Ewoti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se In&#232;s Bisse Ndiva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolivar Ndourwe Far" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58806/ijhmr.2024.v3i12n13" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233; Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Elsa Lando Zangue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants4020016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Nana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchakont&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Fotseu Kouam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Mouchili Palena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bricheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022149x24000026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Soly Kamwira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngome M Rosanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2024.26.1.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tamnou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Ngome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GENEVIEVE BRICHEUX" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/mrji/2024/v34i81472" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire St&#233;phane Metsopkeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilpert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Nana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrin Fokam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngassam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2020.109039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Eheth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tamsa Arfao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13201-019-0909-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264289v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ngo Bahebeck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stephane Metsopkeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Signe Mbiada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmb.20190403.11" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ory" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricheux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.427" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gid&#233;on Ajeagah Aghaindum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.1.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Aghaindum Ajeagah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Estelle Yogback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047051ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2017.87051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Mobili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Moungang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Allaadhin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamsa Arfao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsulem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19071/rib.2016.v7.2981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive V Noah Ewoti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01342460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWQX7RJF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Noah Ewoti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Nana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fokam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Nougang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngassam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vigues" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ebiane Nougang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signe Mbiada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manouore Njoya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Eheth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983212v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse L Moungang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/121367" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070952v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto Lordon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noel Melie Feyem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Tadu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114626v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071900v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubusson Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Damaj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemullois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.04.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZSZK8Z7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114647v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNF1KW6C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.80" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rv Nandjou Ngu&#233;fack" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Nougang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.11.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZ7SLWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918063v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeagah Gideon Aghaindum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.1749" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KVF6D2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070965v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-125" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brugerolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45JPKSC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783609v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bayle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00065" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631QVCZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783619v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Metivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Peck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0932-4739(88)80053-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZF0L66C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Traor&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12692/ijb/7.1.49-57" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bricheux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3743-928X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032118228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bricheux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70166" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kassing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poutoum Yogne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith B Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanzo Wavindu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Nana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51470/ma.2025.7.2.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle S.Ngalamo Youane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2025.32.1.0291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69517/jber.2025.02.04.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233; Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Elsa Lando Zangue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants4020016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ladib&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Vivien Noah Ewoti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se In&#232;s Bisse Ndiva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolivar Ndourwe Far" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58806/ijhmr.2024.v3i12n13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Nana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchakont&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Fotseu Kouam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Mouchili Palena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bricheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022149x24000026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Soly Kamwira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngome M Rosanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2024.26.1.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tamnou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Ngome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GENEVIEVE BRICHEUX" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/mrji/2024/v34i81472" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire St&#233;phane Metsopkeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilpert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Nana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrin Fokam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngassam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2020.109039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ory" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ngo Bahebeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stephane Metsopkeng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Signe Mbiada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tamsa Arfao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmb.20190403.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Eheth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13201-019-0909-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gid&#233;on Ajeagah Aghaindum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.1.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Aghaindum Ajeagah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Estelle Yogback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047051ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2017.87051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Mobili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Moungang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Allaadhin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamsa Arfao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsulem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19071/rib.2016.v7.2981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive V Noah Ewoti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01342460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWQX7RJF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Noah Ewoti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Nana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fokam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Nougang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngassam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vigues" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ebiane Nougang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signe Mbiada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manouore Njoya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Eheth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse L Moungang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/121367" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto Lordon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noel Melie Feyem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Tadu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114626v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071900v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubusson Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Damaj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemullois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.04.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZSZK8Z7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114647v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.80" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNF1KW6C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rv Nandjou Ngu&#233;fack" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Nougang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.11.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZ7SLWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918063v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeagah Gideon Aghaindum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.1749" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KVF6D2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-125" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brugerolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45JPKSC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783609v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bayle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00065" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631QVCZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783619v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Metivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Peck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0932-4739(88)80053-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZF0L66C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Traor&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12692/ijb/7.1.49-57" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>