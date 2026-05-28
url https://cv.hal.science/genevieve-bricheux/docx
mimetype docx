--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -226,533 +226,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Air Plasmidome: A Discreet Route for Pathogens and the Transmission of Antibiotic Resistance Genes?</w:t>
+                <w:t xml:space="preserve">Potential role of water-percolates pH and sand size on the transfer/ retention of Escherichia coli cells through sandy soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Debroas</w:t>
+                <w:t xml:space="preserve">Arnaud Kassing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hennequin</w:t>
+                <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70166⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioscience and Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (4), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.69517/jber.2025.02.04.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280805v1</w:t>
+                <w:t xml:space="preserve">hal-05280781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of Escherichia coli cells through a sand column during percolation of bacteria-contaminated water with a neutral pH: The potential role of the cell growth phase and sterilized or unsterilized nature of the sand grains.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Air Plasmidome: A Discreet Route for Pathogens and the Transmission of Antibiotic Resistance Genes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
+                <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Archives, an International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51470/ma.2025.7.2.01⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379413v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of mucus of the snail Archachatina marginata on the bacteria Escherichia coli, Pseudomonas aeruginosa, Staphylococcus aureus and S. epidermidis: The relative difference amongst the raw, diluted and filtered mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karelle S.Ngalamo Youane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karelle S.Ngalamo Youane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSC Biological and Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (1), pp.360-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30574/gscbps.2025.32.1.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of water-percolates pH and sand size on the transfer/ retention of Escherichia coli cells through sandy soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Retention of Escherichia coli cells through a sand column during percolation of bacteria-contaminated water with a neutral pH: The potential role of the cell growth phase and sterilized or unsterilized nature of the sand grains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kassing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poutoum Yogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith B Mouafo Tamnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+                <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télesphore Sime-Ngando</w:t>
+                <w:t xml:space="preserve">Paul A Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioscience and Environment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (4), pp.9-15. </w:t>
+              <w:t xml:space="preserve">Microbiology Archives, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.1 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.69517/jber.2025.02.04.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51470/ma.2025.7.2.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280781v1</w:t>
+                <w:t xml:space="preserve">hal-05379413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic Macroinvertebrate Communities as Indicator of the Water Quality of a Suburban Stream in the Littoral Region of Cameroon</w:t>
               </w:r>
@@ -866,325 +866,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Approach of Staphylococcus Abundance in 3 Different AquaticEnvironments in Kribi (Coastal Area, Cameroon, Central Africa), andPotential Role of Some Abiotic Factors</w:t>
+                <w:t xml:space="preserve">Influence of tides on the dissemination and related health risks of intestinal helminths along the Kribi beaches (Atlantic Coast, Southern Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pélagie Ladibé</w:t>
+                <w:t xml:space="preserve">P A Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ernest Koji</w:t>
+                <w:t xml:space="preserve">S Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Inès Bisse Ndiva</w:t>
+                <w:t xml:space="preserve">A L Fotseu Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolivar Ndourwe Far</w:t>
+                <w:t xml:space="preserve">R S Mouchili Palena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health &amp; Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58806/ijhmr.2024.v3i12n13⟩</w:t>
+              <w:t xml:space="preserve">Journal of Helminthology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0022149x24000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940218v1</w:t>
+                <w:t xml:space="preserve">hal-04688827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of tides on the dissemination and related health risks of intestinal helminths along the Kribi beaches (Atlantic Coast, Southern Cameroon)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Approach of Staphylococcus Abundance in 3 Different AquaticEnvironments in Kribi (Coastal Area, Cameroon, Central Africa), andPotential Role of Some Abiotic Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Tchakonté</w:t>
+                <w:t xml:space="preserve">Pélagie Ladibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A L Fotseu Kouam</w:t>
+                <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Koji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R S Mouchili Palena</w:t>
+                <w:t xml:space="preserve">Thérèse Inès Bisse Ndiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bricheux</w:t>
+                <w:t xml:space="preserve">Bolivar Ndourwe Far</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Helminthology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98, </w:t>
+              <w:t xml:space="preserve">International Journal of Health &amp; Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0022149x24000026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58806/ijhmr.2024.v3i12n13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688827v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility of some Enterobacteriaceae isolated from 4 different aquatic environments in DR Congo (Central Africa), to Amoxicillin/Clavulanic acid and some 3rd generation Cephalosporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Mouafo Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1274,51 +1274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Antibiotic Susceptibility of Extended-Spectrum Beta-Lactamase-Producing Enterobacteriaceae from the Urine of Human Population Using Bacteria-Contaminated Water in Butembo Urban Area (DR Congo, Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mwanzo Wavindu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Tamnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactericidal and Bacteriostatic Effects of Four Different Parts of 2 Plants Moringa Extracts against the Bacteria Vibrio cholerae and Salmonella typhi, and some Phytochemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Stéphane Metsopkeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1546,64 +1546,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of plasmids by shotgun sequencing from environmental DNA: which bioinformatic workflow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2020, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2091,51 +2091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive Vivien Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Water Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (2), </w:t>
@@ -2167,295 +2167,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and infraciliature of two new earthworm ciliates, Hoplitophrya polymorphus sp. nov. and Anoplophrya simplex sp. nov. (Ciliophora: Oligohymenophorea: Astomatia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomorphology of crustaceans in a unpolluted stream in the equatorial forest of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gideon Aghaindum Ajeagah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrude Estelle Yogback</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siméon Tchakonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gidéon Ajeagah Aghaindum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4392 (1), </w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.1.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1047051ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727084v1</w:t>
+                <w:t xml:space="preserve">hal-01924232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomorphology of crustaceans in a unpolluted stream in the equatorial forest of Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and infraciliature of two new earthworm ciliates, Hoplitophrya polymorphus sp. nov. and Anoplophrya simplex sp. nov. (Ciliophora: Oligohymenophorea: Astomatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gideon Aghaindum Ajeagah</w:t>
+                <w:t xml:space="preserve">Bernard Vigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrude Estelle Yogback</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+                <w:t xml:space="preserve">Gidéon Ajeagah Aghaindum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4392 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1047051ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4392.1.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924232v1</w:t>
+                <w:t xml:space="preserve">hal-01727084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Anthropogenic Pollution on the Abundance Dynamics of Some Freshwater Invertebrates in the Coastal Area of Cameroon</w:t>
               </w:r>
@@ -2873,51 +2873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2972,51 +2972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprofloxacin residue and antibiotic-resistant biofilm bacteria in hospital effluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,51 +3157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (6), pp.358-378</w:t>
@@ -3256,51 +3256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pa Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Vigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3849,661 +3849,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological characterization of two new species of Dicontophrya (Ciliophora: Astomatia: Contophryidae) commensal of earthworms (Oligochaeta: Annelida) of Ebebda and Nkolbikogo (Cameroon)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the potential effect of some streams properties on the isolated Aeromonas hydrophila strains susceptibility against some β-Lactams and Sulfamids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bouchard</w:t>
+                <w:t xml:space="preserve">J. Signe Mbiada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Manouore Njoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Eheth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tchakonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.49-57</w:t>
+              <w:t xml:space="preserve">Research in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (5), pp.33-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393598v1</w:t>
+                <w:t xml:space="preserve">hal-01392607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the potential effect of some streams properties on the isolated Aeromonas hydrophila strains susceptibility against some β-Lactams and Sulfamids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Manouore Njoya</w:t>
+                <w:t xml:space="preserve">Morphological characterization of two new species of Dicontophrya (Ciliophora: Astomatia: Contophryidae) commensal of earthworms (Oligochaeta: Annelida) of Ebebda and Nkolbikogo (Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pa Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Eheth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Tchakonté</w:t>
+                <w:t xml:space="preserve">P Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (5), pp.33-44</w:t>
+              <w:t xml:space="preserve">International Journal of Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392607v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological description of four new species of Nyctotherus (Ciliophora: Nyctotheridae: Heterotri- chida), commensal ciliates of the digestive tract of a terrestrial Oligochaete (Megascolecidae) from the northwest region of Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+                <w:t xml:space="preserve">AGRO-MORPHOLOGICAL CHARACTERIZATION OF TWO RICE VARIETIES FROM JAPAN; ORYSA SATIVA L. AND FOUR NERICAS VARIETIES IN AN AGRO-ECOLOGICAL ZONE OF THE TOWN OF YAOUNDE (CAMEROON); COMPARATIVE STUDY OF THEIR PERFORMANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champlain Djieto Lordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noel Melie Feyem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphirin Tadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (2), pp.62-70</w:t>
+              <w:t xml:space="preserve">International Journal of Current Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (11), pp.9941-9946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070952v1</w:t>
+                <w:t xml:space="preserve">hal-01091004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Sodium Hypochlorite and Hydrogen Peroxide on Adhered Aeromonas hydrophila to Solid Substrate in Water: Impact of Concentration and Assessment of the Synergistic Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marlyse L Moungang</w:t>
+                <w:t xml:space="preserve">Morphological description of four new species of Nyctotherus (Ciliophora: Nyctotheridae: Heterotri- chida), commensal ciliates of the digestive tract of a terrestrial Oligochaete (Megascolecidae) from the northwest region of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.62-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983212v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGRO-MORPHOLOGICAL CHARACTERIZATION OF TWO RICE VARIETIES FROM JAPAN; ORYSA SATIVA L. AND FOUR NERICAS VARIETIES IN AN AGRO-ECOLOGICAL ZONE OF THE TOWN OF YAOUNDE (CAMEROON); COMPARATIVE STUDY OF THEIR PERFORMANCES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Champlain Djieto Lordon</w:t>
+                <w:t xml:space="preserve">Mixture of Sodium Hypochlorite and Hydrogen Peroxide on Adhered Aeromonas hydrophila to Solid Substrate in Water: Impact of Concentration and Assessment of the Synergistic Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétien Lontsi Djimeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Ebiane Nougang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noel Melie Feyem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+                <w:t xml:space="preserve">Marlyse L Moungang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.121367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/121367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091004v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF IONIC CONTENTS ON THE STRATIFICATION OF ASTOMATIA AND HYSTEROCINETIDAE (CILIOPHORA, OLIGOHYMENOPHORA) ALONG THE DIGESTIVE TRACT OF ALMA EMINI (OLIGOCHAETE, GLOSSOSCOLECIDAE) FROM THE CENTER REGION OF CAMEROON</w:t>
               </w:r>
@@ -4528,51 +4528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gideon Aghaindum Ajeagah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4653,51 +4653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tamsa Arfao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive V Noah Ewoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Nola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4733,574 +4733,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epiplasmins and Epiplasm in Paramecium: The Building of a Submembraneous Cytoskeleton</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Description of two new species of Sicuophoridae and Nyctotheridae (Heterotrichina), endocommensal in the rectal ampulla of Bufo regularis (Amphibia: Anura) from the Northwest of Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffe</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.16 - 21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071900v2</w:t>
+                <w:t xml:space="preserve">hal-01114647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of two new species of Sicuophoridae and Nyctotheridae (Heterotrichina), endocommensal in the rectal ampulla of Bufo regularis (Amphibia: Anura) from the Northwest of Cameroon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Epiplasmins and Epiplasm in Paramecium: The Building of a Submembraneous Cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubusson Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouchard</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghida Damaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lemullois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 164 (4), pp.451-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protis.2013.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114647v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrosequencing assessment of prokaryotic and eukaryotic diversity in biofilm communities from a French river.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Microcalorimetry: a powerful and original tool for tracking the toxicity of a xenobiotic on Tetrahymena pyriformis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Morin</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffe</w:t>
+                <w:t xml:space="preserve">Jacques Bohatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Balestrino</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.80⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812657v1</w:t>
+                <w:t xml:space="preserve">hal-01053791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcalorimetry: a powerful and original tool for tracking the toxicity of a xenobiotic on Tetrahymena pyriformis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pyrosequencing assessment of prokaryotic and eukaryotic diversity in biofilm communities from a French river.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Morel</w:t>
+                <w:t xml:space="preserve">Loïc Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Morel-Desrosiers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Balestrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.09.019⟩</w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01053791v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the inhibition of commensally and enteropathogenic E. coli strains in the presence of Eucalyptus microcorys leaves extract in aquatic microcosm</w:t>
               </w:r>
@@ -5411,90 +5411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and evolution of natural aquatic biofilm communities exposed in vitro to herbicides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5596,51 +5596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5676,281 +5676,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00918206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Astomatia Schewiakoff, 1896 and Hysterocinetidae Diesing, 1866 (Ciliophora, Oligohymenophora) along the digestive tract of Alma emini (Oligochaete, Glossoscolecidae) is correlated with physico-chemical parameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative effects of the herbicides chlortoluron and mesotrione on freshwater microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajeagah Gideon Aghaindum</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bohatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protistology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (4), pp.778-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.1749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918063v1</w:t>
+                <w:t xml:space="preserve">halsde-00723029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effects of the herbicides chlortoluron and mesotrione on freshwater microalgae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Distribution of Astomatia Schewiakoff, 1896 and Hysterocinetidae Diesing, 1866 (Ciliophora, Oligohymenophora) along the digestive tract of Alma emini (Oligochaete, Glossoscolecidae) is correlated with physico-chemical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alain Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hubert Zébazé Togouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeagah Gideon Aghaindum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (4), pp.193-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00723029v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of five new species of hysterocinetian ciliates (Ciliophora, Hysterocinetidae), endocommensal in a terrestrial oligochaete of the genus Alma from Cameroon</w:t>
               </w:r>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Martial Ntoungwa Ebague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protistology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.97-107</w:t>
@@ -6100,51 +6100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6225,51 +6225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zéphyrin Fokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6311,90 +6311,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-study analysis of genomic data defines the ciliate multigenic epiplasmin family: strategies for functional analysis in Paramecium tetraurelia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghida Damaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Viguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6445,64 +6445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new protein in the centrosome-like &amp;quot;atractophore&amp;quot; of Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6574,77 +6574,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collodictyon triciliatum and Diphylleia rotans (=Aulacomonas submarina) form a new family of flagellates (Collodictyonidae) with tubular mitochondrial cristae that is phylogenetically distant from other flagellate groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 153 (1), pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6663,402 +6663,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrin protein and genes in Trichomonas vaginalis and close relatives.</w:t>
+                <w:t xml:space="preserve">Immunolocalization of two hydrogenosomal enzymes of Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 47 (2), pp.129-38</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 86 (1), pp.30-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783609v1</w:t>
+                <w:t xml:space="preserve">hal-00783610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalization of two hydrogenosomal enzymes of Trichomonas vaginalis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization, cloning and immunolocalization of a coronin homologue in Trichomonas vaginalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bricheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 79 (6), pp.413-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1078/0171-9335-00065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783610v1</w:t>
+                <w:t xml:space="preserve">hal-00783606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, cloning and immunolocalization of a coronin homologue in Trichomonas vaginalis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Centrin protein and genes in Trichomonas vaginalis and close relatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Brugerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (2), pp.129-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00783606v1</w:t>
+                <w:t xml:space="preserve">hal-00783609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for an uncommon alpha-actinin protein in Trichomonas vaginalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7096,51 +7096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning of actin genes in Trichomonas vaginalis and phylogeny inferred from actin sequences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7191,64 +7191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin cytoskeleton demonstration in Trichomonas vaginalis and in other trichomonads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Brugerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 88 (1-2), pp.29-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7273,64 +7273,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for common epitopes among proteins of the membrane skeleton of a ciliate, an euglenoid and a dinoflagellate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Metivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7447,64 +7447,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Air Plasmidome: A Discreet Route for pathogens and the Transmission of Antibiotic Resistance Genes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Debroas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Goteborg Sweden, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7654,51 +7654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECONSTRUCTION OF PLASMIDS BY SHOTGUN SEQUENCING OF VARIOUS ENVIRONMENTAL DNA: FROM HOSPITAL BIOFILMS TO WASTEWATER TREATMENT PLANTS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,51 +7779,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's going on in hospital effluent biofilm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hilpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,64 +7917,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conjugation-based delivery vehicle with CRIPSR-Cas system targeting carbapenemase encoding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Balestrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8100,51 +8100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Alain Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bricheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8278,51 +8278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB0C3AAE"/>
+    <w:nsid w:val="F579CC8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8509,51 +8509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bricheux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3743-928X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032118228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280805v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bricheux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70166" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379413v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kassing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poutoum Yogne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith B Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanzo Wavindu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Nana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51470/ma.2025.7.2.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle S.Ngalamo Youane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2025.32.1.0291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280781v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nana" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69517/jber.2025.02.04.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233; Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Elsa Lando Zangue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants4020016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ladib&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Vivien Noah Ewoti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se In&#232;s Bisse Ndiva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolivar Ndourwe Far" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58806/ijhmr.2024.v3i12n13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Nana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchakont&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Fotseu Kouam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Mouchili Palena" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bricheux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022149x24000026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Soly Kamwira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngome M Rosanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2024.26.1.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tamnou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Ngome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GENEVIEVE BRICHEUX" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/mrji/2024/v34i81472" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire St&#233;phane Metsopkeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilpert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Nana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrin Fokam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngassam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2020.109039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ory" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ngo Bahebeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stephane Metsopkeng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Signe Mbiada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tamsa Arfao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmb.20190403.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Eheth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13201-019-0909-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gid&#233;on Ajeagah Aghaindum" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.1.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Aghaindum Ajeagah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Estelle Yogback" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047051ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2017.87051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Mobili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Moungang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Allaadhin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamsa Arfao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsulem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19071/rib.2016.v7.2981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive V Noah Ewoti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01342460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWQX7RJF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Noah Ewoti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Nana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fokam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Nougang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngassam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vigues" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ebiane Nougang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signe Mbiada" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manouore Njoya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Eheth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983212v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse L Moungang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/121367" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091004v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto Lordon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noel Melie Feyem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Tadu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114626v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071900v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubusson Fleury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Damaj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemullois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.04.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZSZK8Z7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114647v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.80" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNF1KW6C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rv Nandjou Ngu&#233;fack" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Nougang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.11.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZ7SLWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918063v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeagah Gideon Aghaindum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.1749" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KVF6D2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-125" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brugerolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45JPKSC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783609v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783610v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783606v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bayle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00065" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631QVCZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783619v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Metivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Peck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0932-4739(88)80053-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZF0L66C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Traor&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12692/ijb/7.1.49-57" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/genevieve-bricheux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3743-928X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032118228" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kassing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poutoum Yogne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bricheux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;lesphore Sime-Ngando" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69517/jber.2025.02.04.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Debroas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hennequin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70166" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karelle S.Ngalamo Youane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith B Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alain Nana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2025.32.1.0291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwanzo Wavindu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Nana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51470/ma.2025.7.2.01" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nectaire Li&#233; Nyamsi Tchatcho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Koji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#233;on Tchakont&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Elsa Lando Zangue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants4020016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P A Nana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tchakont&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Fotseu Kouam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Mouchili Palena" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bricheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022149x24000026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940218v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;lagie Ladib&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Vivien Noah Ewoti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se In&#232;s Bisse Ndiva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolivar Ndourwe Far" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58806/ijhmr.2024.v3i12n13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mouafo Tamnou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildephonse Soly Kamwira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngome M Rosanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30574/gscbps.2024.26.1.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Tamnou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne Ngome" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GENEVIEVE BRICHEUX" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/mrji/2024/v34i81472" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire St&#233;phane Metsopkeng" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882372v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hilpert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996331v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Nana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Nola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phyrin Fokam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ngassam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2020.109039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01948443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ory" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bricheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.427" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ngo Bahebeck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Stephane Metsopkeng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Signe Mbiada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tamsa Arfao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijmb.20190403.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264275v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Samuel Eheth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13201-019-0909-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Aghaindum Ajeagah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrude Estelle Yogback" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1047051ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gid&#233;on Ajeagah Aghaindum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4392.1.9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626980v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onana" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchakont&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jep.2017.87051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Mobili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Moungang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Allaadhin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tamsa Arfao" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nsulem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raspal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19071/rib.2016.v7.2981" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392650v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive V Noah Ewoti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01342460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Donnadieu-Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.033" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWQX7RJF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Koji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Noah Ewoti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa Nana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fokam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Moche" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colombet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393595v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392567v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Noah Ewoti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Nougang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ngassam" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vigues" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983759v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ebiane Nougang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allahdin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signe Mbiada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manouore Njoya" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Eheth" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouchard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto Lordon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noel Melie Feyem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;phirin Tadu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070952v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlyse L Moungang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/121367" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114626v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114647v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071900v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubusson Fleury" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghida Damaj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemullois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coffe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2013.04.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZSZK8Z7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bohatier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Morel-Desrosiers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.09.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNF1KW6C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Moal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Balestrino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.80" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Tamsa Arfao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lontsi Djimeli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rv Nandjou Ngu&#233;fack" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Nougang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.11.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKZ7SLWG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00918206v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723029v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portelli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.1749" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KVF6D2C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918063v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hubert Z&#233;baz&#233; Togouet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeagah Gideon Aghaindum" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Martial Ntoungwa Ebague" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070965v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vigu&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-125" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brugerolle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2007.02.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H45JPKSC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bayle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00065" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-631QVCZ8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783619v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Metivier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Peck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0932-4739(88)80053-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZF0L66C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917130v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Traor&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Beyrouthy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940055v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hennequin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939816v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939950v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392328v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12692/ijb/7.1.49-57" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>